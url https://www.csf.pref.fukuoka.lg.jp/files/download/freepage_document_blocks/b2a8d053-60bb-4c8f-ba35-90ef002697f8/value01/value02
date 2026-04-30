--- v0 (2025-10-30)
+++ v1 (2026-04-30)
@@ -1,172 +1,195 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="001866E2" w:rsidRDefault="001260C9" w:rsidP="006D1A40">
+    <w:p w14:paraId="0ED540B1" w14:textId="77777777" w:rsidR="001866E2" w:rsidRDefault="001260C9" w:rsidP="006D1A40">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7345F758" wp14:editId="5E2EE194">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-262890</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6085205" cy="417830"/>
                 <wp:effectExtent l="10795" t="18415" r="9525" b="11430"/>
                 <wp:wrapNone/>
                 <wp:docPr id="8" name="Rectangle 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6085205" cy="417830"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="19050">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="005A1EA4" w:rsidRPr="00CC6D12" w:rsidRDefault="00251236" w:rsidP="004B23F1">
+                          <w:p w14:paraId="17346F19" w14:textId="0AD0C669" w:rsidR="005A1EA4" w:rsidRPr="00CC6D12" w:rsidRDefault="00251236" w:rsidP="004B23F1">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0007098B">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>［</w:t>
                             </w:r>
                             <w:r w:rsidR="008E60C0" w:rsidRPr="0007098B">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>送信先］</w:t>
                             </w:r>
                             <w:r w:rsidR="00190E0C" w:rsidRPr="00CC6D12">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>コラボステーション福岡</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00CC6D12">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>（</w:t>
                             </w:r>
                             <w:r w:rsidR="00E61100" w:rsidRPr="00CC6D12">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>福岡県</w:t>
                             </w:r>
+                            <w:r w:rsidR="002B6859">
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                              </w:rPr>
+                              <w:t>市町村</w:t>
+                            </w:r>
                             <w:r w:rsidR="00AD2E2F" w:rsidRPr="00CC6D12">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                               </w:rPr>
-                              <w:t>人づくり・県民生活</w:t>
+                              <w:t>・</w:t>
+                            </w:r>
+                            <w:r w:rsidR="002B6859">
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                              </w:rPr>
+                              <w:t>地域振興</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00CC6D12">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                               </w:rPr>
-                              <w:t>部社会活動推進課）</w:t>
+                              <w:t>部</w:t>
+                            </w:r>
+                            <w:r w:rsidR="002B6859">
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                              </w:rPr>
+                              <w:t>地域振興総務</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CC6D12">
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                              </w:rPr>
+                              <w:t>課）</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="005A1EA4" w:rsidRPr="0007098B" w:rsidRDefault="00251236" w:rsidP="004B23F1">
+                          <w:p w14:paraId="5196C7A8" w14:textId="77777777" w:rsidR="005A1EA4" w:rsidRPr="0007098B" w:rsidRDefault="00251236" w:rsidP="004B23F1">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00CC6D12">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve">　　　　　</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00CC6D12">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>ＦＡＸ:</w:t>
@@ -232,113 +255,137 @@
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>.jp</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:-20.7pt;margin-top:0;width:479.15pt;height:32.9pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBhLQzlJgIAAEYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06Rlu9tGTVerLkVI&#10;C6xY+ADHdhIL3xi7TcrX78RpSxd4QvjB8njGx2fOzKxue6PJXkJQzpZ0OskpkZY7oWxT0m9ft28W&#10;lITIrGDaWVnSgwz0dv361arzhZy51mkhgSCIDUXnS9rG6IssC7yVhoWJ89Kis3ZgWEQTmkwA6xDd&#10;6GyW59dZ50B4cFyGgLf3o5OuE35dSx4/13WQkeiSIreYdkh7NezZesWKBphvFT/SYP/AwjBl8dMz&#10;1D2LjOxA/QFlFAcXXB0n3JnM1bXiMuWA2Uzz37J5apmXKRcUJ/izTOH/wfJP+0cgSpQUC2WZwRJ9&#10;QdGYbbQk00GezocCo578IwwJBv/g+PdArNu0GCXvAFzXSiaQVIrPXjwYjIBPSdV9dALR2S66pFRf&#10;gxkAUQPSp4IczgWRfSQcL6/zxXyWzynh6Lua3izepoplrDi99hDie+kMGQ4lBeSe0Nn+IURkj6Gn&#10;kMTeaSW2SutkQFNtNJA9w+bYpjUkjE/CZZi2pMPclvk8T9AvnOESI0/rbxhGRWxzrQzqfA5ixaDb&#10;OytSE0am9HhGAtoij5N2Yw1iX/XHclROHFBScGM74/jhoXXwk5IOW7mk4ceOgaREf7BYlpur2RI1&#10;jMlYLJY4B3DpqC4czHIEKmmkZDxu4jgtOw+qafGf6SiCv8NCblXSeCA6cjqyxmZNOh4Ha5iGSztF&#10;/Rr/9TMAAAD//wMAUEsDBBQABgAIAAAAIQCdq5Ae3gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwEETvSPyDtUjcWielDUmIUyEkDpXg0ALi6sZLkmKvo9htw9+znMpxNKOZN9V6claccAy9&#10;JwXpPAGB1HjTU6vg/e15loMIUZPR1hMq+MEA6/r6qtKl8Wfa4mkXW8ElFEqtoItxKKUMTYdOh7kf&#10;kNj78qPTkeXYSjPqM5c7KxdJkkmne+KFTg/41GHzvTs6Beb+4+Vus8hft59yNRS2DYfNoVHq9mZ6&#10;fAARcYqXMPzhMzrUzLT3RzJBWAWzZbrkqAJ+xHaRZgWIvYJslYOsK/mfv/4FAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAYS0M5SYCAABGBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAnauQHt4AAAAHAQAADwAAAAAAAAAAAAAAAACABAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIsFAAAAAA==&#10;" strokeweight="1.5pt">
+              <v:rect w14:anchorId="7345F758" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:-20.7pt;margin-top:0;width:479.15pt;height:32.9pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIdGGdEgIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJmtYx4hRFugwD&#10;um5Atw+QZdkWptsoJXb29aPkNM0uT8P0IJAidXR4SK1vR63IQYCX1lR0PsspEYbbRpquol+/7N4U&#10;lPjATMOUNaKiR+Hp7eb1q/XgSrGwvVWNAIIgxpeDq2gfgiuzzPNeaOZn1gmDwdaCZgFd6LIG2IDo&#10;WmWLPL/OBguNA8uF93h6PwXpJuG3reDhU9t6EYiqKHILaYe013HPNmtWdsBcL/mJBvsHFppJg4+e&#10;oe5ZYGQP8g8oLTlYb9sw41Zntm0lF6kGrGae/1bNU8+cSLWgON6dZfL/D5Y/Hp7cZ4jUvXuw/Jsn&#10;xm57ZjpxB2CHXrAGn5tHobLB+fJ8IToer5J6+GgbbC3bB5s0GFvQERCrI2OS+niWWoyBcDy8zovl&#10;Il9SwjF2Nb8p3qZeZKx8vu3Ah/fCahKNigK2MqGzw4MPkQ0rn1MSe6tks5NKJQe6equAHBi2fZdW&#10;KgCLvExThgxY2ypf5gn6l6C/xMjT+huGlgEHWEld0eKcxMqo2zvTpPEKTKrJRs7KnISM2sUx9WUY&#10;6xETo1nb5oiSgp0GFT8WGr2FH5QMOKQV9d/3DAQl6oPBttxcLVaoYUhOUaxwwuEyUF8EmOEIVNFA&#10;yWRuw/QP9g5k1+M780kEd4eN3Mmk8QunE2scwyT96cvEOb/0U9bLx978BAAA//8DAFBLAwQUAAYA&#10;CAAAACEAnauQHt4AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3FonpQ1J&#10;iFMhJA6V4NAC4urGS5Jir6PYbcPfs5zKcTSjmTfVenJWnHAMvScF6TwBgdR401Or4P3teZaDCFGT&#10;0dYTKvjBAOv6+qrSpfFn2uJpF1vBJRRKraCLcSilDE2HToe5H5DY+/Kj05Hl2Eoz6jOXOysXSZJJ&#10;p3vihU4P+NRh8707OgXm/uPlbrPIX7efcjUUtg2HzaFR6vZmenwAEXGKlzD84TM61My090cyQVgF&#10;s2W65KgCfsR2kWYFiL2CbJWDrCv5n7/+BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMh0&#10;YZ0SAgAAIAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AJ2rkB7eAAAABwEAAA8AAAAAAAAAAAAAAAAAbAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" strokeweight="1.5pt">
                 <v:textbox style="mso-fit-shape-to-text:t" inset="5.85pt,.7pt,5.85pt,.7pt">
                   <w:txbxContent>
-                    <w:p w:rsidR="005A1EA4" w:rsidRPr="00CC6D12" w:rsidRDefault="00251236" w:rsidP="004B23F1">
+                    <w:p w14:paraId="17346F19" w14:textId="0AD0C669" w:rsidR="005A1EA4" w:rsidRPr="00CC6D12" w:rsidRDefault="00251236" w:rsidP="004B23F1">
                       <w:pPr>
                         <w:spacing w:line="300" w:lineRule="exact"/>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0007098B">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>［</w:t>
                       </w:r>
                       <w:r w:rsidR="008E60C0" w:rsidRPr="0007098B">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>送信先］</w:t>
                       </w:r>
                       <w:r w:rsidR="00190E0C" w:rsidRPr="00CC6D12">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>コラボステーション福岡</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00CC6D12">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>（</w:t>
                       </w:r>
                       <w:r w:rsidR="00E61100" w:rsidRPr="00CC6D12">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>福岡県</w:t>
                       </w:r>
+                      <w:r w:rsidR="002B6859">
+                        <w:rPr>
+                          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                        </w:rPr>
+                        <w:t>市町村</w:t>
+                      </w:r>
                       <w:r w:rsidR="00AD2E2F" w:rsidRPr="00CC6D12">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                         </w:rPr>
-                        <w:t>人づくり・県民生活</w:t>
+                        <w:t>・</w:t>
+                      </w:r>
+                      <w:r w:rsidR="002B6859">
+                        <w:rPr>
+                          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                        </w:rPr>
+                        <w:t>地域振興</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00CC6D12">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                         </w:rPr>
-                        <w:t>部社会活動推進課）</w:t>
+                        <w:t>部</w:t>
+                      </w:r>
+                      <w:r w:rsidR="002B6859">
+                        <w:rPr>
+                          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                        </w:rPr>
+                        <w:t>地域振興総務</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CC6D12">
+                        <w:rPr>
+                          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                        </w:rPr>
+                        <w:t>課）</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="005A1EA4" w:rsidRPr="0007098B" w:rsidRDefault="00251236" w:rsidP="004B23F1">
+                    <w:p w14:paraId="5196C7A8" w14:textId="77777777" w:rsidR="005A1EA4" w:rsidRPr="0007098B" w:rsidRDefault="00251236" w:rsidP="004B23F1">
                       <w:pPr>
                         <w:spacing w:line="300" w:lineRule="exact"/>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00CC6D12">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve">　　　　　</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00CC6D12">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>ＦＡＸ:</w:t>
@@ -399,1131 +446,1118 @@
                       </w:r>
                       <w:r w:rsidRPr="0007098B">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                           <w:b/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>.jp</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00251236">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F06F09" w:rsidRDefault="00F06F09" w:rsidP="00C764C4">
+    <w:p w14:paraId="261F80F9" w14:textId="77777777" w:rsidR="00F06F09" w:rsidRDefault="00F06F09" w:rsidP="00C764C4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F433D0" w:rsidRDefault="00F433D0" w:rsidP="002559E2">
+    <w:p w14:paraId="21A38C8D" w14:textId="77777777" w:rsidR="00F433D0" w:rsidRDefault="00F433D0" w:rsidP="002559E2">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005A1EA4" w:rsidRDefault="000F5AFC" w:rsidP="002559E2">
+    <w:p w14:paraId="1A53CAA0" w14:textId="77777777" w:rsidR="005A1EA4" w:rsidRDefault="000F5AFC" w:rsidP="002559E2">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>福岡県知事</w:t>
       </w:r>
       <w:r w:rsidR="008E60C0">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> あて</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D1A40" w:rsidRDefault="001B0E56" w:rsidP="002559E2">
+    <w:p w14:paraId="1B9127F4" w14:textId="3485CD9B" w:rsidR="006D1A40" w:rsidRDefault="001B0E56" w:rsidP="002559E2">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>令和</w:t>
       </w:r>
       <w:r w:rsidR="00251236">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidR="00505B4F">
+      <w:r w:rsidR="002B6859">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidR="00251236">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">年　</w:t>
       </w:r>
-      <w:r w:rsidR="00505B4F">
+      <w:r w:rsidR="002B6859">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidR="00251236">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
-      <w:r w:rsidR="00FD5B29">
+      <w:r w:rsidR="00F57DD2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidR="00505B4F">
+      <w:r w:rsidR="002B6859">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidR="00251236">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00251236" w:rsidRPr="00E61100" w:rsidRDefault="00251236" w:rsidP="002559E2">
+    <w:p w14:paraId="2AB68E96" w14:textId="77777777" w:rsidR="00251236" w:rsidRPr="00E61100" w:rsidRDefault="00251236" w:rsidP="002559E2">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006D1A40" w:rsidRPr="0042165C" w:rsidRDefault="000F5AFC" w:rsidP="002559E2">
+    <w:p w14:paraId="3888ED41" w14:textId="77777777" w:rsidR="006D1A40" w:rsidRPr="0042165C" w:rsidRDefault="000F5AFC" w:rsidP="002559E2">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0042165C">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>福岡県共助社会づくり基金</w:t>
       </w:r>
       <w:r w:rsidR="008E60C0" w:rsidRPr="0042165C">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">　寄附</w:t>
       </w:r>
       <w:r w:rsidR="005A1EA4" w:rsidRPr="0042165C">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>金申込書</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D1A40" w:rsidRPr="00B50942" w:rsidRDefault="006D1A40" w:rsidP="002559E2">
+    <w:p w14:paraId="7802AB81" w14:textId="77777777" w:rsidR="006D1A40" w:rsidRPr="00B50942" w:rsidRDefault="006D1A40" w:rsidP="002559E2">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="414"/>
         <w:gridCol w:w="1920"/>
         <w:gridCol w:w="1656"/>
         <w:gridCol w:w="2070"/>
         <w:gridCol w:w="1242"/>
         <w:gridCol w:w="1995"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008E60C0" w:rsidTr="002559E2">
+      <w:tr w:rsidR="008E60C0" w14:paraId="745EF960" w14:textId="77777777" w:rsidTr="002559E2">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="858"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="414" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A16604" w:rsidRPr="00A16604" w:rsidRDefault="008E60C0" w:rsidP="002559E2">
+          <w:p w14:paraId="197A6C5A" w14:textId="77777777" w:rsidR="00A16604" w:rsidRPr="00A16604" w:rsidRDefault="008E60C0" w:rsidP="002559E2">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A16604">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>寄　附　者</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A16604" w:rsidRPr="00A16604" w:rsidRDefault="008E60C0" w:rsidP="002559E2">
+          <w:p w14:paraId="089B6F2C" w14:textId="77777777" w:rsidR="00A16604" w:rsidRPr="00A16604" w:rsidRDefault="008E60C0" w:rsidP="002559E2">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A16604">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ご　住　所</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A16604" w:rsidRPr="00A16604" w:rsidRDefault="008E60C0" w:rsidP="002559E2">
+          <w:p w14:paraId="4E04A07C" w14:textId="77777777" w:rsidR="00A16604" w:rsidRPr="00A16604" w:rsidRDefault="008E60C0" w:rsidP="002559E2">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A16604">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>（所在地）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6963" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00A16604" w:rsidRPr="00A16604" w:rsidRDefault="008E60C0" w:rsidP="002559E2">
-[...33 lines deleted...]
-          <w:p w:rsidR="00A16604" w:rsidRPr="00A16604" w:rsidRDefault="00A16604" w:rsidP="002559E2">
+          <w:p w14:paraId="29E94092" w14:textId="0C2D7014" w:rsidR="00A16604" w:rsidRPr="00A16604" w:rsidRDefault="00A16604" w:rsidP="002559E2">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E60C0" w:rsidTr="00A16604">
+      <w:tr w:rsidR="008E60C0" w14:paraId="156E87AA" w14:textId="77777777" w:rsidTr="00A16604">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="414" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00A16604" w:rsidRPr="00506053" w:rsidRDefault="00A16604" w:rsidP="002559E2">
+          <w:p w14:paraId="7A91DDFE" w14:textId="77777777" w:rsidR="00A16604" w:rsidRPr="00506053" w:rsidRDefault="00A16604" w:rsidP="002559E2">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1920" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A16604" w:rsidRPr="00A16604" w:rsidRDefault="008E60C0" w:rsidP="002559E2">
+          <w:p w14:paraId="48FE5EDF" w14:textId="77777777" w:rsidR="00A16604" w:rsidRPr="00A16604" w:rsidRDefault="008E60C0" w:rsidP="002559E2">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A16604">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ふりがな</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6963" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00A16604" w:rsidRPr="00A16604" w:rsidRDefault="00A16604" w:rsidP="00FD5B29">
+          <w:p w14:paraId="618A65C1" w14:textId="46316EA8" w:rsidR="00A16604" w:rsidRPr="00A16604" w:rsidRDefault="00A16604" w:rsidP="00CB1C95">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
+              <w:ind w:firstLineChars="1800" w:firstLine="3960"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E60C0" w:rsidTr="00833F84">
+      <w:tr w:rsidR="008E60C0" w14:paraId="781A4884" w14:textId="77777777" w:rsidTr="00833F84">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="536"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="414" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="00A16604" w:rsidRPr="00506053" w:rsidRDefault="00A16604" w:rsidP="002559E2">
+          <w:p w14:paraId="4C574379" w14:textId="77777777" w:rsidR="00A16604" w:rsidRPr="00506053" w:rsidRDefault="00A16604" w:rsidP="002559E2">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1920" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A16604" w:rsidRPr="00A16604" w:rsidRDefault="00DE0AF9" w:rsidP="002559E2">
+          <w:p w14:paraId="4AC45412" w14:textId="77777777" w:rsidR="00A16604" w:rsidRPr="00A16604" w:rsidRDefault="00DE0AF9" w:rsidP="002559E2">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>お名前</w:t>
             </w:r>
             <w:r w:rsidR="008E60C0" w:rsidRPr="00A16604">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>又は</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A16604" w:rsidRPr="00A16604" w:rsidRDefault="008E60C0" w:rsidP="002559E2">
+          <w:p w14:paraId="68DA0B95" w14:textId="77777777" w:rsidR="00A16604" w:rsidRPr="00A16604" w:rsidRDefault="008E60C0" w:rsidP="002559E2">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A16604">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>団体名・会社名</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A16604" w:rsidRPr="00A16604" w:rsidRDefault="008E60C0" w:rsidP="002559E2">
+          <w:p w14:paraId="0FFB3331" w14:textId="77777777" w:rsidR="00A16604" w:rsidRPr="00A16604" w:rsidRDefault="008E60C0" w:rsidP="002559E2">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A16604">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>（代表者名）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6963" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A16604" w:rsidRPr="00833F84" w:rsidRDefault="00A16604" w:rsidP="00FD5B29">
+          <w:p w14:paraId="32E78D08" w14:textId="716EF021" w:rsidR="00A16604" w:rsidRPr="00833F84" w:rsidRDefault="00A16604" w:rsidP="00CB1C95">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
+              <w:ind w:firstLineChars="100" w:firstLine="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E60C0" w:rsidTr="000054F6">
+      <w:tr w:rsidR="008E60C0" w14:paraId="39CCC692" w14:textId="77777777" w:rsidTr="000054F6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="345"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="414" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="009E3F71" w:rsidRPr="00506053" w:rsidRDefault="009E3F71" w:rsidP="002559E2">
+          <w:p w14:paraId="235CDD47" w14:textId="77777777" w:rsidR="009E3F71" w:rsidRPr="00506053" w:rsidRDefault="009E3F71" w:rsidP="002559E2">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1920" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E3F71" w:rsidRPr="00A16604" w:rsidRDefault="006C5257" w:rsidP="002559E2">
+          <w:p w14:paraId="3CA1A0DE" w14:textId="77777777" w:rsidR="009E3F71" w:rsidRPr="00A16604" w:rsidRDefault="006C5257" w:rsidP="002559E2">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ご</w:t>
             </w:r>
             <w:r w:rsidR="008E60C0" w:rsidRPr="00A16604">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>連絡先</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E3F71" w:rsidRPr="00A16604" w:rsidRDefault="008E60C0" w:rsidP="002559E2">
+          <w:p w14:paraId="1FA547B5" w14:textId="77777777" w:rsidR="009E3F71" w:rsidRPr="00A16604" w:rsidRDefault="008E60C0" w:rsidP="002559E2">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>担当</w:t>
             </w:r>
             <w:r w:rsidR="00DE0AF9">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>所属・氏名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5307" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00DE0AF9" w:rsidRPr="009E3F71" w:rsidRDefault="00DE0AF9" w:rsidP="002559E2">
+          <w:p w14:paraId="22BCA32D" w14:textId="47FF1EAB" w:rsidR="00DE0AF9" w:rsidRPr="009E3F71" w:rsidRDefault="00DE0AF9" w:rsidP="002559E2">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E60C0" w:rsidTr="000054F6">
+      <w:tr w:rsidR="008E60C0" w14:paraId="6C567538" w14:textId="77777777" w:rsidTr="000054F6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="345"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="414" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="009E3F71" w:rsidRPr="00506053" w:rsidRDefault="009E3F71" w:rsidP="002559E2">
+          <w:p w14:paraId="7FEAA4FA" w14:textId="77777777" w:rsidR="009E3F71" w:rsidRPr="00506053" w:rsidRDefault="009E3F71" w:rsidP="002559E2">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1920" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E3F71" w:rsidRPr="00A16604" w:rsidRDefault="009E3F71" w:rsidP="002559E2">
+          <w:p w14:paraId="67C81822" w14:textId="77777777" w:rsidR="009E3F71" w:rsidRPr="00A16604" w:rsidRDefault="009E3F71" w:rsidP="002559E2">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E3F71" w:rsidRPr="00A16604" w:rsidRDefault="008E60C0" w:rsidP="002559E2">
+          <w:p w14:paraId="0252C060" w14:textId="77777777" w:rsidR="009E3F71" w:rsidRPr="00A16604" w:rsidRDefault="008E60C0" w:rsidP="002559E2">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>電話番号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E3F71" w:rsidRPr="00A16604" w:rsidRDefault="009E3F71" w:rsidP="002559E2">
+          <w:p w14:paraId="3BAAC531" w14:textId="2148698E" w:rsidR="009E3F71" w:rsidRPr="00A16604" w:rsidRDefault="009E3F71" w:rsidP="002559E2">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E3F71" w:rsidRPr="00A16604" w:rsidRDefault="008E60C0" w:rsidP="002559E2">
+          <w:p w14:paraId="215BC9FD" w14:textId="77777777" w:rsidR="009E3F71" w:rsidRPr="00A16604" w:rsidRDefault="008E60C0" w:rsidP="002559E2">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A16604">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ＦＡＸ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E3F71" w:rsidRPr="00A16604" w:rsidRDefault="009E3F71" w:rsidP="002559E2">
+          <w:p w14:paraId="5960A994" w14:textId="39088042" w:rsidR="009E3F71" w:rsidRPr="00A16604" w:rsidRDefault="009E3F71" w:rsidP="002559E2">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E60C0" w:rsidTr="000054F6">
+      <w:tr w:rsidR="008E60C0" w14:paraId="56B6B2F1" w14:textId="77777777" w:rsidTr="000054F6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="285"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="414" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="009E3F71" w:rsidRPr="00506053" w:rsidRDefault="009E3F71" w:rsidP="002559E2">
+          <w:p w14:paraId="4BDBD91C" w14:textId="77777777" w:rsidR="009E3F71" w:rsidRPr="00506053" w:rsidRDefault="009E3F71" w:rsidP="002559E2">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1920" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E3F71" w:rsidRPr="00A16604" w:rsidRDefault="009E3F71" w:rsidP="002559E2">
+          <w:p w14:paraId="4C24D313" w14:textId="77777777" w:rsidR="009E3F71" w:rsidRPr="00A16604" w:rsidRDefault="009E3F71" w:rsidP="002559E2">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E3F71" w:rsidRPr="0007098B" w:rsidRDefault="008E60C0" w:rsidP="002559E2">
+          <w:p w14:paraId="3BC259D1" w14:textId="77777777" w:rsidR="009E3F71" w:rsidRPr="0007098B" w:rsidRDefault="008E60C0" w:rsidP="002559E2">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0007098B">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:w w:val="90"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>メールアドレス</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5307" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009E3F71" w:rsidRPr="00A16604" w:rsidRDefault="009E3F71" w:rsidP="002559E2">
+          <w:p w14:paraId="29FC7F91" w14:textId="7206217C" w:rsidR="009E3F71" w:rsidRPr="00A16604" w:rsidRDefault="009E3F71" w:rsidP="002559E2">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F06F09" w:rsidRPr="008E27CB" w:rsidRDefault="00F06F09" w:rsidP="002559E2">
+    <w:p w14:paraId="39FBBC84" w14:textId="77777777" w:rsidR="00F06F09" w:rsidRPr="008E27CB" w:rsidRDefault="00F06F09" w:rsidP="002559E2">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:leftChars="114" w:left="239"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B23F1" w:rsidRDefault="004B23F1" w:rsidP="002559E2">
+    <w:p w14:paraId="097BDC30" w14:textId="77777777" w:rsidR="004B23F1" w:rsidRDefault="004B23F1" w:rsidP="002559E2">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:leftChars="114" w:left="239"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A16604" w:rsidRDefault="00496341" w:rsidP="002559E2">
+    <w:p w14:paraId="6FBAD4CF" w14:textId="77777777" w:rsidR="00A16604" w:rsidRDefault="00496341" w:rsidP="002559E2">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:firstLineChars="100" w:firstLine="240"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>福岡県共助社会づくり基金</w:t>
       </w:r>
       <w:r w:rsidR="008E60C0">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>の目的に賛同し、福岡県</w:t>
       </w:r>
       <w:r w:rsidR="008E60C0" w:rsidRPr="00B50942">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>に対して次のとおり寄附します。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A16604" w:rsidRDefault="00A16604" w:rsidP="002559E2">
+    <w:p w14:paraId="6D82EBF4" w14:textId="77777777" w:rsidR="00A16604" w:rsidRDefault="00A16604" w:rsidP="002559E2">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:leftChars="114" w:left="239"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B23F1" w:rsidRPr="00B50942" w:rsidRDefault="004B23F1" w:rsidP="002559E2">
+    <w:p w14:paraId="52A2D910" w14:textId="77777777" w:rsidR="004B23F1" w:rsidRPr="00B50942" w:rsidRDefault="004B23F1" w:rsidP="002559E2">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:leftChars="114" w:left="239"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A16604" w:rsidRPr="00A16604" w:rsidRDefault="00C764C4" w:rsidP="002559E2">
+    <w:p w14:paraId="4C6E2A88" w14:textId="1186AE89" w:rsidR="00A16604" w:rsidRPr="00A16604" w:rsidRDefault="00C764C4" w:rsidP="002559E2">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">１　</w:t>
       </w:r>
       <w:r w:rsidR="008E60C0" w:rsidRPr="00A16604">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>寄附金額</w:t>
       </w:r>
       <w:r w:rsidR="008E60C0">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">　　</w:t>
       </w:r>
       <w:r w:rsidR="008E60C0">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">　　</w:t>
+        <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidR="00505B4F">
+      <w:r w:rsidR="00EB3E09">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">　　　　　　　</w:t>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="002B6859">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　　　　</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB3E09">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="00505B4F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidR="008E60C0" w:rsidRPr="00A16604">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>円</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B23F1" w:rsidRPr="00C764C4" w:rsidRDefault="004B23F1" w:rsidP="002559E2">
+    <w:p w14:paraId="39627694" w14:textId="77777777" w:rsidR="004B23F1" w:rsidRPr="00BA5C78" w:rsidRDefault="004B23F1" w:rsidP="002559E2">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:left="211" w:hangingChars="100" w:hanging="211"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C764C4" w:rsidRPr="008E27CB" w:rsidRDefault="00C764C4" w:rsidP="002559E2">
+    <w:p w14:paraId="116BD712" w14:textId="77777777" w:rsidR="00C764C4" w:rsidRPr="008E27CB" w:rsidRDefault="00C764C4" w:rsidP="002559E2">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:left="211" w:hangingChars="100" w:hanging="211"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008A1E5F" w:rsidRPr="004B23F1" w:rsidRDefault="00C764C4" w:rsidP="002559E2">
+    <w:p w14:paraId="71269611" w14:textId="77777777" w:rsidR="008A1E5F" w:rsidRPr="004B23F1" w:rsidRDefault="00C764C4" w:rsidP="002559E2">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">２　</w:t>
       </w:r>
       <w:r w:rsidR="008E60C0">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>寄附金の活用方法</w:t>
       </w:r>
       <w:r w:rsidR="00B44DAD">
@@ -1537,433 +1571,425 @@
       <w:r w:rsidR="007611A0" w:rsidRPr="004B23F1">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidR="00B44DAD" w:rsidRPr="004B23F1">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>いずれかを選択の上、</w:t>
       </w:r>
       <w:r w:rsidR="007611A0" w:rsidRPr="004B23F1">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>チェックをお願いします）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C316A0" w:rsidRPr="004B23F1" w:rsidRDefault="00C316A0" w:rsidP="002559E2">
+    <w:p w14:paraId="705803C8" w14:textId="77777777" w:rsidR="00C316A0" w:rsidRPr="004B23F1" w:rsidRDefault="00C316A0" w:rsidP="002559E2">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:firstLineChars="100" w:firstLine="241"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AE3DE9" w:rsidRPr="005B62E9" w:rsidRDefault="001B0E56" w:rsidP="002559E2">
-      <w:pPr>
+    <w:p w14:paraId="7B96085D" w14:textId="540ADD61" w:rsidR="00AE3DE9" w:rsidRPr="002B6859" w:rsidRDefault="00A54E4A" w:rsidP="002B6859">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
-        <w:ind w:leftChars="115" w:left="2046" w:hangingChars="749" w:hanging="1805"/>
+        <w:ind w:leftChars="0"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002B6859">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>□</w:t>
+        <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00A54E4A">
+      <w:r w:rsidR="003D5E64" w:rsidRPr="002B6859">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> [</w:t>
+        <w:t>普通</w:t>
       </w:r>
-      <w:r w:rsidR="003D5E64">
+      <w:r w:rsidRPr="002B6859">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>普通</w:t>
+        <w:t>寄附]　活動分野やテーマを限定せず、</w:t>
       </w:r>
-      <w:r w:rsidR="00A54E4A">
+      <w:r w:rsidR="008E60C0" w:rsidRPr="002B6859">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>寄附]　活動分野やテーマを限定せず、</w:t>
+        <w:t>広く共助社会づくりに寄与する活動に活用してほしい</w:t>
       </w:r>
-      <w:r w:rsidR="008E60C0" w:rsidRPr="005B62E9">
+    </w:p>
+    <w:p w14:paraId="45CBC99A" w14:textId="77777777" w:rsidR="00AE3DE9" w:rsidRPr="002B6859" w:rsidRDefault="00AE3DE9" w:rsidP="002559E2">
+      <w:pPr>
+        <w:spacing w:line="280" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3601EF7D" w14:textId="0672CDD9" w:rsidR="008A1E5F" w:rsidRPr="00CB1C95" w:rsidRDefault="00A54E4A" w:rsidP="00CB1C95">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB1C95">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>広く共助社会づくりに寄与する</w:t>
+        <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="008E60C0">
+      <w:r w:rsidR="005E2754" w:rsidRPr="00CB1C95">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>活動に活用してほしい</w:t>
+        <w:t>テーマ型</w:t>
       </w:r>
-    </w:p>
-[...20 lines deleted...]
-      <w:r w:rsidRPr="005B62E9">
+      <w:r w:rsidRPr="00CB1C95">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">□ </w:t>
+        <w:t>寄附]  希望する</w:t>
       </w:r>
-      <w:r w:rsidR="00A54E4A">
+      <w:r w:rsidR="00601CD4" w:rsidRPr="00CB1C95">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>[</w:t>
+        <w:t>活動</w:t>
       </w:r>
-      <w:r w:rsidR="005E2754">
+      <w:r w:rsidR="008E60C0" w:rsidRPr="00CB1C95">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>テーマ型</w:t>
+        <w:t>分野やテーマ</w:t>
       </w:r>
-      <w:r w:rsidR="00A54E4A">
+      <w:r w:rsidRPr="00CB1C95">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>寄附]  希望する</w:t>
+        <w:t>に沿った活動に</w:t>
       </w:r>
-      <w:r w:rsidR="00601CD4">
+      <w:r w:rsidR="005B62E9" w:rsidRPr="00CB1C95">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>活動</w:t>
+        <w:t>活用してほしい</w:t>
       </w:r>
-      <w:r w:rsidR="008E60C0" w:rsidRPr="005B62E9">
+    </w:p>
+    <w:p w14:paraId="034D6063" w14:textId="77777777" w:rsidR="00715CD0" w:rsidRDefault="005B62E9" w:rsidP="002559E2">
+      <w:pPr>
+        <w:spacing w:line="320" w:lineRule="exact"/>
+        <w:ind w:leftChars="115" w:left="964" w:hangingChars="300" w:hanging="723"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>分野やテーマ</w:t>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00A54E4A">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00AE3DE9">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-        <w:t>に沿った活動に</w:t>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>・</w:t>
       </w:r>
-      <w:r w:rsidRPr="005B62E9">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="008E60C0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-        <w:t>活用してほしい</w:t>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>裏面に記載している19の活動分野</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE3DE9">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>を参考に、希望する活動分野</w:t>
+      </w:r>
+      <w:r w:rsidR="008E60C0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>又は</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE3DE9">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>活動テーマ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00715CD0" w:rsidRDefault="005B62E9" w:rsidP="002559E2">
+    <w:p w14:paraId="4A775E80" w14:textId="77777777" w:rsidR="00C316A0" w:rsidRDefault="00AE3DE9" w:rsidP="002559E2">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
-        <w:ind w:leftChars="115" w:left="964" w:hangingChars="300" w:hanging="723"/>
+        <w:ind w:leftChars="343" w:left="960" w:hangingChars="100" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-[...6 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>・</w:t>
-[...49 lines deleted...]
-        </w:rPr>
         <w:t>をご記入ください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00496341" w:rsidRPr="00496341" w:rsidRDefault="00496341" w:rsidP="002559E2">
+    <w:p w14:paraId="6071389B" w14:textId="77777777" w:rsidR="00496341" w:rsidRPr="00496341" w:rsidRDefault="00496341" w:rsidP="002559E2">
       <w:pPr>
         <w:spacing w:line="160" w:lineRule="exact"/>
         <w:ind w:left="482"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="513" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8641"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008E60C0" w:rsidTr="002559E2">
+      <w:tr w:rsidR="008E60C0" w14:paraId="6C940396" w14:textId="77777777" w:rsidTr="002559E2">
         <w:trPr>
           <w:trHeight w:val="856"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00496341" w:rsidRPr="00441BDE" w:rsidRDefault="008E60C0" w:rsidP="002559E2">
+          <w:p w14:paraId="7295768F" w14:textId="77777777" w:rsidR="00496341" w:rsidRPr="00441BDE" w:rsidRDefault="008E60C0" w:rsidP="002559E2">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00441BDE">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>＜希望</w:t>
             </w:r>
             <w:r w:rsidR="00BB485D" w:rsidRPr="00441BDE">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>する活動分野又は活動</w:t>
             </w:r>
             <w:r w:rsidRPr="00441BDE">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>テーマ＞</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00496341" w:rsidRPr="00496341" w:rsidRDefault="00496341" w:rsidP="002559E2">
+          <w:p w14:paraId="6AF24D7F" w14:textId="3DCFF97B" w:rsidR="00496341" w:rsidRPr="00496341" w:rsidRDefault="00496341" w:rsidP="002559E2">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E60C0" w:rsidTr="00441BDE">
+      <w:tr w:rsidR="008E60C0" w14:paraId="7A331DD8" w14:textId="77777777" w:rsidTr="00441BDE">
         <w:trPr>
           <w:trHeight w:val="140"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00496341" w:rsidRPr="00496341" w:rsidRDefault="008E60C0" w:rsidP="002559E2">
+          <w:p w14:paraId="055A747A" w14:textId="6231E7F4" w:rsidR="00496341" w:rsidRPr="00496341" w:rsidRDefault="008E60C0" w:rsidP="002559E2">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00496341">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>テーマ記載例</w:t>
             </w:r>
             <w:r w:rsidRPr="00496341">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>）ふくおかの未来を担う子どもの健全育成事業</w:t>
+              <w:t>）</w:t>
+            </w:r>
+            <w:r w:rsidR="00252AFC">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>SDGsの観点からも温暖化や海洋汚染の問題可決</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00251236" w:rsidRDefault="00251236" w:rsidP="002559E2">
+    <w:p w14:paraId="160CEA26" w14:textId="77777777" w:rsidR="00251236" w:rsidRDefault="00251236" w:rsidP="002559E2">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C764C4" w:rsidRPr="00DE0AF9" w:rsidRDefault="00C764C4" w:rsidP="002559E2">
+    <w:p w14:paraId="087F5EE4" w14:textId="77777777" w:rsidR="00C764C4" w:rsidRPr="00DE0AF9" w:rsidRDefault="00C764C4" w:rsidP="002559E2">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C764C4" w:rsidRPr="0096123D" w:rsidRDefault="008E60C0" w:rsidP="002559E2">
+    <w:p w14:paraId="19681551" w14:textId="77777777" w:rsidR="00C764C4" w:rsidRPr="0096123D" w:rsidRDefault="008E60C0" w:rsidP="002559E2">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:left="241" w:hangingChars="100" w:hanging="241"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">３　</w:t>
       </w:r>
       <w:r w:rsidR="00DE0AF9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>お名前</w:t>
       </w:r>
       <w:r>
@@ -1974,51 +2000,51 @@
         </w:rPr>
         <w:t>や寄附金額の公表について</w:t>
       </w:r>
       <w:r w:rsidRPr="0096123D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>（当てはまるものに○を</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>お願いします</w:t>
       </w:r>
       <w:r w:rsidRPr="0096123D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C764C4" w:rsidRPr="00496341" w:rsidRDefault="008E60C0" w:rsidP="002559E2">
+    <w:p w14:paraId="490678A7" w14:textId="77777777" w:rsidR="00C764C4" w:rsidRPr="00496341" w:rsidRDefault="008E60C0" w:rsidP="002559E2">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00496341">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2052,4625 +2078,4752 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>させていただく予定です。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8748" w:type="dxa"/>
         <w:tblInd w:w="513" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1656"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2538"/>
+        <w:gridCol w:w="1759"/>
+        <w:gridCol w:w="1020"/>
+        <w:gridCol w:w="2448"/>
+        <w:gridCol w:w="1020"/>
+        <w:gridCol w:w="2501"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008E60C0" w:rsidTr="000054F6">
+      <w:tr w:rsidR="008E60C0" w14:paraId="3CB2EF59" w14:textId="77777777" w:rsidTr="000054F6">
         <w:trPr>
           <w:trHeight w:val="349"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C764C4" w:rsidRDefault="00DE0AF9" w:rsidP="002559E2">
+          <w:p w14:paraId="184F694D" w14:textId="57BE856C" w:rsidR="00C764C4" w:rsidRPr="00636697" w:rsidRDefault="00DE0AF9" w:rsidP="00636697">
             <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
+              <w:ind w:leftChars="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001260C9">
+            <w:r w:rsidRPr="00323DA0">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-                <w:spacing w:val="30"/>
+                <w:spacing w:val="120"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:fitText w:val="1200" w:id="314835456"/>
               </w:rPr>
-              <w:t>①お名前</w:t>
+              <w:t>お名</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00323DA0">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:fitText w:val="1200" w:id="314835456"/>
+              </w:rPr>
+              <w:t>前</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1035" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C764C4" w:rsidRPr="00A16604" w:rsidRDefault="00C764C4" w:rsidP="002559E2">
+          <w:p w14:paraId="39875F27" w14:textId="7D22F216" w:rsidR="00C764C4" w:rsidRPr="00A16604" w:rsidRDefault="00C764C4" w:rsidP="002559E2">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2484" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C764C4" w:rsidRPr="00A16604" w:rsidRDefault="008E60C0" w:rsidP="002559E2">
+          <w:p w14:paraId="195A2D24" w14:textId="77777777" w:rsidR="00C764C4" w:rsidRPr="00A16604" w:rsidRDefault="008E60C0" w:rsidP="002559E2">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>公表してよい</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1035" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C764C4" w:rsidRDefault="00C764C4" w:rsidP="002559E2">
+          <w:p w14:paraId="33828CFB" w14:textId="77777777" w:rsidR="00C764C4" w:rsidRDefault="00C764C4" w:rsidP="002559E2">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C764C4" w:rsidRDefault="008E60C0" w:rsidP="002559E2">
+          <w:p w14:paraId="326736ED" w14:textId="77777777" w:rsidR="00C764C4" w:rsidRDefault="008E60C0" w:rsidP="002559E2">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>公表してほしくない</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E60C0" w:rsidTr="000054F6">
+      <w:tr w:rsidR="008E60C0" w14:paraId="641288BB" w14:textId="77777777" w:rsidTr="000054F6">
         <w:trPr>
           <w:trHeight w:val="334"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1656" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C764C4" w:rsidRDefault="008E60C0" w:rsidP="002559E2">
+          <w:p w14:paraId="37950D96" w14:textId="5F245081" w:rsidR="00C764C4" w:rsidRPr="00636697" w:rsidRDefault="008E60C0" w:rsidP="00636697">
             <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
+              <w:ind w:leftChars="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00636697">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>②寄附金額</w:t>
+              <w:t>寄附金額</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1035" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C764C4" w:rsidRPr="00A16604" w:rsidRDefault="00C764C4" w:rsidP="002559E2">
+          <w:p w14:paraId="6C370EAD" w14:textId="40AE3140" w:rsidR="00C764C4" w:rsidRPr="00A16604" w:rsidRDefault="00C764C4" w:rsidP="002559E2">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2484" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C764C4" w:rsidRPr="00A16604" w:rsidRDefault="008E60C0" w:rsidP="002559E2">
+          <w:p w14:paraId="173B053A" w14:textId="77777777" w:rsidR="00C764C4" w:rsidRPr="00A16604" w:rsidRDefault="008E60C0" w:rsidP="002559E2">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>公表してよい</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1035" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C764C4" w:rsidRDefault="00C764C4" w:rsidP="002559E2">
+          <w:p w14:paraId="4E4437A5" w14:textId="77777777" w:rsidR="00C764C4" w:rsidRDefault="00C764C4" w:rsidP="002559E2">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C764C4" w:rsidRDefault="008E60C0" w:rsidP="002559E2">
+          <w:p w14:paraId="2A1789E9" w14:textId="77777777" w:rsidR="00C764C4" w:rsidRDefault="008E60C0" w:rsidP="002559E2">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>公表してほしくない</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C764C4" w:rsidRDefault="008E60C0" w:rsidP="002559E2">
+    <w:p w14:paraId="36146D03" w14:textId="77777777" w:rsidR="00C764C4" w:rsidRDefault="008E60C0" w:rsidP="002559E2">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">　 </w:t>
       </w:r>
       <w:r w:rsidRPr="00F80999">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F80999" w:rsidRPr="00F80999">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidRPr="008E27CB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>※ご住所、ご連絡先（電話番号、ＦＡＸ番号、メールアドレス）は公表しません。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F80999" w:rsidRPr="008E27CB" w:rsidRDefault="008E60C0" w:rsidP="002559E2">
+    <w:p w14:paraId="48A6E854" w14:textId="77777777" w:rsidR="00F80999" w:rsidRPr="008E27CB" w:rsidRDefault="008E60C0" w:rsidP="002559E2">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:firstLineChars="249" w:firstLine="498"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>※寄附</w:t>
       </w:r>
       <w:r w:rsidRPr="008E27CB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>申込みに係る個</w:t>
       </w:r>
       <w:r w:rsidR="005D7B20">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>人情報は、共助社会づくり基金に関する業務以外には使用しません</w:t>
       </w:r>
       <w:r w:rsidRPr="008E27CB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002559E2" w:rsidRDefault="00D1059A" w:rsidP="005B4CE1">
+    <w:p w14:paraId="462BA8FF" w14:textId="77777777" w:rsidR="002559E2" w:rsidRDefault="00D1059A" w:rsidP="005B4CE1">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002559E2" w:rsidRDefault="002559E2" w:rsidP="002559E2">
+    <w:p w14:paraId="13FF073F" w14:textId="77777777" w:rsidR="002559E2" w:rsidRDefault="002559E2" w:rsidP="002559E2">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005B4CE1" w:rsidRPr="005B4CE1" w:rsidRDefault="008E60C0" w:rsidP="002559E2">
+    <w:p w14:paraId="39C5AFBD" w14:textId="77777777" w:rsidR="005B4CE1" w:rsidRPr="005B4CE1" w:rsidRDefault="008E60C0" w:rsidP="002559E2">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B4CE1">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>福岡県共助社会づくり基金への</w:t>
       </w:r>
       <w:r w:rsidR="00715CD0">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>寄附</w:t>
       </w:r>
       <w:r w:rsidRPr="005B4CE1">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>について</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003479F9" w:rsidRDefault="001260C9" w:rsidP="0042165C">
+    <w:p w14:paraId="6FF3B3CF" w14:textId="21347CEA" w:rsidR="003479F9" w:rsidRDefault="001260C9" w:rsidP="0042165C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4790D949" wp14:editId="75A8E310">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3417570</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>6159500</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2497455" cy="1647825"/>
                 <wp:effectExtent l="0" t="2540" r="2540" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="7" name="Rectangle 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2497455" cy="1647825"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00D21E20" w:rsidRDefault="001260C9">
+                          <w:p w14:paraId="7574D216" w14:textId="77777777" w:rsidR="00D21E20" w:rsidRDefault="001260C9">
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:drawing>
-                                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F5E47D4" wp14:editId="6EF679D0">
                                   <wp:extent cx="2333625" cy="1476375"/>
                                   <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                                   <wp:docPr id="1" name="図 1"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="0" name="Picture 1"/>
                                           <pic:cNvPicPr>
                                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                           </pic:cNvPicPr>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId8">
+                                          <a:blip r:embed="rId7">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:srcRect/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="2333625" cy="1476375"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln>
                                             <a:noFill/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 3" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:269.1pt;margin-top:485pt;width:196.65pt;height:129.75pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDRxx3shAIAAAwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/d3MhbZOo6WovFCEt&#10;sGLhA1zbaSwc29hu0wXx74ydttsFHhAiD47tGR+fmTnjxeW+l2jHrRNaNTi7SDHiimom1KbBnz+t&#10;JiVGzhPFiNSKN/iRO3y5fPliMZia57rTknGLAES5ejAN7rw3dZI42vGeuAttuAJjq21PPCztJmGW&#10;DIDeyyRP01kyaMuM1ZQ7B7u3oxEvI37bcuo/tK3jHskGAzcfRxvHdRiT5YLUG0tMJ+iBBvkHFj0R&#10;Ci49Qd0ST9DWit+gekGtdrr1F1T3iW5bQXmMAaLJ0l+ieeiI4TEWSI4zpzS5/wdL3+/uLRKswXOM&#10;FOmhRB8haURtJEevQnoG42rwejD3NgTozJ2mXxxS+qYDL35lrR46ThiQyoJ/8uxAWDg4itbDO80A&#10;nWy9jpnat7YPgJADtI8FeTwVhO89orCZF9W8mE4xomDLZsW8zKfxDlIfjxvr/BuuexQmDbZAPsKT&#10;3Z3zgQ6pjy6RvpaCrYSUcWE36xtp0Y6AOlbxO6C7czepgrPS4diIOO4AS7gj2ALfWO3vVZYX6XVe&#10;TVazcj4pVsV0Us3TcpJm1XU1S4uquF39CASzou4EY1zdCcWPysuKv6vsoQdGzUTtoaHB1RSyE+M6&#10;Z+/Og0zj96cge+GhEaXoG1yenEgdKvtaMQib1J4IOc6T5/RjliEHx3/MStRBKP0oIb9f76POokiC&#10;LNaaPYIwrIayQWvCIwKTTttvGA3QkA12X7fEcozkWwXimhd5BUrwcVGWFRyx54b1mYEoCkAN9hiN&#10;0xs/9vzWWLHp4J4sJkrpK5BjK6JQnjgdRAwtFyM6PA+hp8/X0evpEVv+BAAA//8DAFBLAwQUAAYA&#10;CAAAACEAFhmlTuUAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPXUvDMBSG7wX/QziCN7Ila62u&#10;telQUUHBifMDvMua2JY1JyXJtuqv93ill4fz8L7PWy5G27Od8aFzKGE2FcAM1k532Eh4fbmdzIGF&#10;qFCr3qGR8GUCLKrDg1IV2u3x2exWsWEUgqFQEtoYh4LzULfGqjB1g0H6fTpvVaTTN1x7tadw2/NE&#10;iDNuVYfU0KrBXLem3qy2VsLy8eTt6eP0/cH6NL+751c34nsjpDw+Gi8vgEUzxj8YfvVJHSpyWrst&#10;6sB6CVk6TwiVkJ8LGkVEns4yYGtCkyTPgFcl/z+i+gEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQDRxx3shAIAAAwFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQAWGaVO5QAAAAwBAAAPAAAAAAAAAAAAAAAAAN4EAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAA8AUAAAAA&#10;" stroked="f">
+              <v:rect w14:anchorId="4790D949" id="Rectangle 3" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:269.1pt;margin-top:485pt;width:196.65pt;height:129.75pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9zYvx8AEAAMYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2jAQfa/Uf7D8XkIQLBARVitWVJW2&#10;7UrbfoDjOIlVx+OODQn9+o4Ny6L2rWoeLM/Fx3OOTzb3Y2/YUaHXYEueT6acKSuh1rYt+fdv+w8r&#10;znwQthYGrCr5SXl+v33/bjO4Qs2gA1MrZARifTG4knchuCLLvOxUL/wEnLJUbAB7ESjENqtRDITe&#10;m2w2nd5lA2DtEKTynrKP5yLfJvymUTJ8bRqvAjMlp9lCWjGtVVyz7UYULQrXaXkZQ/zDFL3Qli69&#10;Qj2KINgB9V9QvZYIHpowkdBn0DRaqsSB2OTTP9i8dMKpxIXE8e4qk/9/sPLL8cU9YxzduyeQPzyz&#10;sOuEbdUDIgydEjVdl0ehssH54nogBp6Osmr4DDU9rTgESBqMDfYRkNixMUl9ukqtxsAkJWfz9XK+&#10;WHAmqZbfzZer2SLdIYrX4w59+KigZ3FTcqS3TPDi+ORDHEcUry1pfDC63mtjUoBttTPIjoLefZ++&#10;C7q/bTM2NluIx86IMZN4RmrRRb4IYzUyXV9EiJkK6hMRRzjbiexPmw7wF2cDWank/udBoOLMfLIk&#10;3nI+WxPTkILVak0+xNtCdVMQVhJQyQNn5+0unN16cKjbju7JkwgWHkjuRich3ma6DE9mSfpcjB3d&#10;eBunrrffb/sbAAD//wMAUEsDBBQABgAIAAAAIQAWGaVO5QAAAAwBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9dS8MwFIbvBf9DOII3siVrra616VBRQcGJ8wO8y5rYljUnJcm26q/3eKWXh/Pwvs9bLkbb&#10;s53xoXMoYTYVwAzWTnfYSHh9uZ3MgYWoUKveoZHwZQIsqsODUhXa7fHZ7FaxYRSCoVAS2hiHgvNQ&#10;t8aqMHWDQfp9Om9VpNM3XHu1p3Db80SIM25Vh9TQqsFct6berLZWwvLx5O3p4/T9wfo0v7vnVzfi&#10;eyOkPD4aLy+ARTPGPxh+9UkdKnJauy3qwHoJWTpPCJWQnwsaRUSezjJga0KTJM+AVyX/P6L6AQAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP3Ni/HwAQAAxgMAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABYZpU7lAAAADAEAAA8AAAAAAAAAAAAAAAAA&#10;SgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABcBQAAAAA=&#10;" stroked="f">
                 <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt">
                   <w:txbxContent>
-                    <w:p w:rsidR="00D21E20" w:rsidRDefault="001260C9">
+                    <w:p w14:paraId="7574D216" w14:textId="77777777" w:rsidR="00D21E20" w:rsidRDefault="001260C9">
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:drawing>
-                          <wp:inline distT="0" distB="0" distL="0" distR="0">
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F5E47D4" wp14:editId="6EF679D0">
                             <wp:extent cx="2333625" cy="1476375"/>
                             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                             <wp:docPr id="1" name="図 1"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="0" name="Picture 1"/>
                                     <pic:cNvPicPr>
                                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                     </pic:cNvPicPr>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId9">
+                                    <a:blip r:embed="rId7">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:srcRect/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="2333625" cy="1476375"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:noFill/>
                                     <a:ln>
                                       <a:noFill/>
                                     </a:ln>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02348366" wp14:editId="02591A88">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-131445</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>356235</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6309360" cy="7473950"/>
-                <wp:effectExtent l="27940" t="19050" r="25400" b="22225"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="Rectangle 5"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6309360" cy="7473950"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="003479F9" w:rsidRDefault="003479F9" w:rsidP="00BB485D">
+                          <w:p w14:paraId="00DFAFC8" w14:textId="77777777" w:rsidR="003479F9" w:rsidRDefault="003479F9" w:rsidP="00BB485D">
                             <w:pPr>
                               <w:spacing w:line="100" w:lineRule="exact"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00EF47DB" w:rsidRDefault="003479F9" w:rsidP="00EF47DB">
+                          <w:p w14:paraId="20672FC6" w14:textId="77777777" w:rsidR="00EF47DB" w:rsidRDefault="003479F9" w:rsidP="00EF47DB">
                             <w:pPr>
                               <w:spacing w:line="200" w:lineRule="exact"/>
                               <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">　</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00190E0C" w:rsidRDefault="00C274F5" w:rsidP="00190E0C">
+                          <w:p w14:paraId="31A0878A" w14:textId="77777777" w:rsidR="00190E0C" w:rsidRDefault="00A052A1" w:rsidP="00190E0C">
                             <w:pPr>
                               <w:spacing w:line="340" w:lineRule="exact"/>
                               <w:ind w:rightChars="98" w:right="206" w:firstLineChars="99" w:firstLine="238"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
-                              <w:t>福岡県では、ＮＰＯ・ボランティアと企業、行政などの多様な主体が地域の課題を解決</w:t>
-[...6 lines deleted...]
-                              <w:t>するため、互いに支え合い、</w:t>
+                              <w:t>福岡県では、ＮＰＯや企業、行政などの多様な主体が、互いに協力し</w:t>
                             </w:r>
                             <w:r w:rsidR="004B23F1">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
-                              <w:t>共に助け合う</w:t>
+                              <w:t>合う</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t>「</w:t>
                             </w:r>
                             <w:r w:rsidR="006C5257">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
-                              <w:t>「新しい共助社会」の実現を目指しています。</w:t>
+                              <w:t>共助社会</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t>づくり</w:t>
+                            </w:r>
+                            <w:r w:rsidR="006C5257">
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t>」</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t>を推進</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t>して</w:t>
+                            </w:r>
+                            <w:r w:rsidR="006C5257">
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t>います。</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="003479F9" w:rsidRDefault="003479F9" w:rsidP="00190E0C">
+                          <w:p w14:paraId="767C787B" w14:textId="77777777" w:rsidR="003479F9" w:rsidRDefault="003479F9" w:rsidP="00190E0C">
                             <w:pPr>
                               <w:spacing w:line="340" w:lineRule="exact"/>
                               <w:ind w:rightChars="98" w:right="206" w:firstLineChars="99" w:firstLine="238"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>皆さまから</w:t>
                             </w:r>
                             <w:r w:rsidR="008E60C0">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>の</w:t>
                             </w:r>
-                            <w:r>
-[...25 lines deleted...]
-                              <w:t>協働</w:t>
+                            <w:r w:rsidR="00A052A1">
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t>寄附金は、「</w:t>
                             </w:r>
                             <w:r w:rsidR="00715CD0">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
-                              <w:t>して地</w:t>
+                              <w:t>地</w:t>
                             </w:r>
                             <w:r w:rsidR="008E60C0">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>域</w:t>
                             </w:r>
                             <w:r w:rsidR="00715CD0">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>課題</w:t>
                             </w:r>
                             <w:r w:rsidR="008E60C0">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>の</w:t>
                             </w:r>
                             <w:r w:rsidR="00715CD0">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
-                              <w:t>解決に取り組む社会貢献活動</w:t>
+                              <w:t>解決</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A052A1">
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t>を</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A052A1">
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t>図るために多様な主体が協働</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A052A1">
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t>で</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00715CD0">
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                                <w:sz w:val="24"/>
+                              </w:rPr>
+                              <w:t>取り組む社会貢献活動</w:t>
                             </w:r>
                             <w:r w:rsidR="008E60C0">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>」</w:t>
                             </w:r>
                             <w:r w:rsidR="00715CD0">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>を支援するため、有効に</w:t>
                             </w:r>
                             <w:r w:rsidR="008E60C0">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>活用させていただきます。</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="0077600E" w:rsidRDefault="0077600E" w:rsidP="00B44DAD">
+                          <w:p w14:paraId="202709D9" w14:textId="77777777" w:rsidR="0077600E" w:rsidRDefault="0077600E" w:rsidP="00B44DAD">
                             <w:pPr>
                               <w:spacing w:line="120" w:lineRule="exact"/>
                               <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="0077600E" w:rsidRDefault="001260C9" w:rsidP="005B4CE1">
+                          <w:p w14:paraId="14B18F25" w14:textId="77777777" w:rsidR="0077600E" w:rsidRDefault="001260C9" w:rsidP="005B4CE1">
                             <w:pPr>
                               <w:spacing w:line="340" w:lineRule="exact"/>
                               <w:ind w:firstLineChars="900" w:firstLine="2160"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:noProof/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:drawing>
-                                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="00AC0CB0" wp14:editId="636F739B">
                                   <wp:extent cx="1133475" cy="142875"/>
                                   <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                                   <wp:docPr id="2" name="図 2" descr="ライン（クローバー）"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="0" name="Picture 2" descr="ライン（クローバー）"/>
                                           <pic:cNvPicPr>
                                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                           </pic:cNvPicPr>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId10">
+                                          <a:blip r:embed="rId8">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:srcRect/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="1133475" cy="142875"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln>
                                             <a:noFill/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:noProof/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:drawing>
-                                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="45B2FFF0" wp14:editId="7F117E70">
                                   <wp:extent cx="1133475" cy="142875"/>
                                   <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                                   <wp:docPr id="3" name="図 3" descr="ライン（クローバー）"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="0" name="Picture 3" descr="ライン（クローバー）"/>
                                           <pic:cNvPicPr>
                                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                           </pic:cNvPicPr>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId10">
+                                          <a:blip r:embed="rId8">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:srcRect/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="1133475" cy="142875"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln>
                                             <a:noFill/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:noProof/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:drawing>
-                                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D2C903D" wp14:editId="11A65040">
                                   <wp:extent cx="1133475" cy="142875"/>
                                   <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                                   <wp:docPr id="4" name="図 4" descr="ライン（クローバー）"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="0" name="Picture 4" descr="ライン（クローバー）"/>
                                           <pic:cNvPicPr>
                                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                           </pic:cNvPicPr>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId10">
+                                          <a:blip r:embed="rId8">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:srcRect/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="1133475" cy="142875"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln>
                                             <a:noFill/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="003479F9" w:rsidRDefault="003479F9" w:rsidP="00B44DAD">
+                          <w:p w14:paraId="7ACD3297" w14:textId="77777777" w:rsidR="003479F9" w:rsidRDefault="003479F9" w:rsidP="00B44DAD">
                             <w:pPr>
                               <w:spacing w:line="120" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="003479F9" w:rsidRPr="003479F9" w:rsidRDefault="008E60C0" w:rsidP="0077600E">
+                          <w:p w14:paraId="2D1AB4E1" w14:textId="77777777" w:rsidR="003479F9" w:rsidRPr="003479F9" w:rsidRDefault="008E60C0" w:rsidP="0077600E">
                             <w:pPr>
                               <w:spacing w:line="340" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="003479F9">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>【</w:t>
                             </w:r>
                             <w:r w:rsidR="009C1801">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>お申し込みにあたって</w:t>
                             </w:r>
                             <w:r w:rsidRPr="003479F9">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>確認いただきたい事項】</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="003479F9" w:rsidRPr="0077600E" w:rsidRDefault="008E60C0" w:rsidP="0077600E">
+                          <w:p w14:paraId="7499F679" w14:textId="77777777" w:rsidR="003479F9" w:rsidRPr="0077600E" w:rsidRDefault="008E60C0" w:rsidP="0077600E">
                             <w:pPr>
                               <w:spacing w:line="340" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0077600E">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>１　寄附金の種類</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="003479F9" w:rsidRPr="0077600E" w:rsidRDefault="007D6EBE" w:rsidP="0077600E">
+                          <w:p w14:paraId="51917EE3" w14:textId="77777777" w:rsidR="003479F9" w:rsidRPr="0077600E" w:rsidRDefault="007D6EBE" w:rsidP="0077600E">
                             <w:pPr>
                               <w:spacing w:line="340" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>（１）普通</w:t>
                             </w:r>
                             <w:r w:rsidR="008E60C0" w:rsidRPr="0077600E">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>寄附</w:t>
                             </w:r>
                             <w:r w:rsidR="0096123D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">  </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="003479F9" w:rsidRDefault="008E60C0" w:rsidP="0096123D">
+                          <w:p w14:paraId="55BD98EA" w14:textId="77777777" w:rsidR="003479F9" w:rsidRDefault="008E60C0" w:rsidP="0096123D">
                             <w:pPr>
                               <w:spacing w:line="340" w:lineRule="exact"/>
                               <w:ind w:leftChars="228" w:left="719" w:hangingChars="100" w:hanging="240"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>・活動分野やテーマを限定せず、広く共助社会づくりに寄与する活動を応援したい場合は、こちらに寄附をお願いします。</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="0077600E" w:rsidRPr="0077600E" w:rsidRDefault="005E2754" w:rsidP="0077600E">
+                          <w:p w14:paraId="65A029AA" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="0077600E" w:rsidRDefault="005E2754" w:rsidP="0077600E">
                             <w:pPr>
                               <w:spacing w:line="340" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>（２）テーマ型</w:t>
                             </w:r>
                             <w:r w:rsidR="008E60C0" w:rsidRPr="0077600E">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>寄附</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="0077600E" w:rsidRDefault="008E60C0" w:rsidP="0077600E">
+                          <w:p w14:paraId="4C6B44BC" w14:textId="77777777" w:rsidR="0077600E" w:rsidRDefault="008E60C0" w:rsidP="0077600E">
                             <w:pPr>
                               <w:spacing w:line="340" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">　　・応援したい活動分野やテーマがある場合は、こちらに寄附をお願いします。</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="0077600E" w:rsidRDefault="008E60C0" w:rsidP="0077600E">
+                          <w:p w14:paraId="4A38C24E" w14:textId="77777777" w:rsidR="0077600E" w:rsidRDefault="008E60C0" w:rsidP="0077600E">
                             <w:pPr>
                               <w:spacing w:line="340" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">　　・下記の19分野</w:t>
                             </w:r>
                             <w:r w:rsidR="00715CD0">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>を参考に</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>、希望する活動分野又は活動テーマをご記入ください。</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="001F214D" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="005B4CE1">
+                          <w:p w14:paraId="7E82F449" w14:textId="77777777" w:rsidR="001F214D" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="005B4CE1">
                             <w:pPr>
                               <w:spacing w:line="100" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">　　</w:t>
                             </w:r>
                           </w:p>
                           <w:tbl>
                             <w:tblPr>
                               <w:tblW w:w="0" w:type="auto"/>
                               <w:tblInd w:w="705" w:type="dxa"/>
                               <w:tblBorders>
                                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                               </w:tblBorders>
                               <w:tblCellMar>
                                 <w:left w:w="99" w:type="dxa"/>
                                 <w:right w:w="99" w:type="dxa"/>
                               </w:tblCellMar>
                               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
                             </w:tblPr>
                             <w:tblGrid>
                               <w:gridCol w:w="418"/>
                               <w:gridCol w:w="3627"/>
                               <w:gridCol w:w="418"/>
                               <w:gridCol w:w="3835"/>
                             </w:tblGrid>
-                            <w:tr w:rsidR="008E60C0" w:rsidTr="001F214D">
+                            <w:tr w:rsidR="008E60C0" w14:paraId="0AF0532B" w14:textId="77777777" w:rsidTr="001F214D">
                               <w:trPr>
                                 <w:trHeight w:val="131"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="418" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                                <w:p w14:paraId="00E29F71" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                                   <w:pPr>
                                     <w:spacing w:line="240" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="001F214D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>１</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="3627" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                                <w:p w14:paraId="110B5C8A" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                                   <w:pPr>
                                     <w:spacing w:line="240" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="001F214D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>保健、医療又は福祉の増進</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="418" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                                <w:p w14:paraId="7BE9CD3B" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                                   <w:pPr>
                                     <w:spacing w:line="240" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="001F214D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>２</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="3835" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                                <w:p w14:paraId="5373577E" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                                   <w:pPr>
                                     <w:spacing w:line="240" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="001F214D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>社会教育の推進</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="008E60C0" w:rsidTr="001F214D">
+                            <w:tr w:rsidR="008E60C0" w14:paraId="36CD6ABB" w14:textId="77777777" w:rsidTr="001F214D">
                               <w:trPr>
                                 <w:trHeight w:val="70"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="418" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                                <w:p w14:paraId="40B35CA8" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                                   <w:pPr>
                                     <w:spacing w:line="240" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="001F214D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>３</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="3627" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                                <w:p w14:paraId="3BF6702C" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                                   <w:pPr>
                                     <w:spacing w:line="240" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="001F214D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>まちづくりの推進</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="418" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                                <w:p w14:paraId="783A2B56" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                                   <w:pPr>
                                     <w:spacing w:line="240" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="001F214D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>４</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="3835" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                                <w:p w14:paraId="6A9D7CE6" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                                   <w:pPr>
                                     <w:spacing w:line="240" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="001F214D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>観光の振興</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="008E60C0" w:rsidTr="001F214D">
+                            <w:tr w:rsidR="008E60C0" w14:paraId="6289E911" w14:textId="77777777" w:rsidTr="001F214D">
                               <w:trPr>
                                 <w:trHeight w:val="70"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="418" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                                <w:p w14:paraId="01846659" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                                   <w:pPr>
                                     <w:spacing w:line="240" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="001F214D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>５</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="3627" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                                <w:p w14:paraId="4F5712B6" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                                   <w:pPr>
                                     <w:spacing w:line="240" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="001F214D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>農山漁村又は中山間地域の振興</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="418" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                                <w:p w14:paraId="5A75BAAA" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                                   <w:pPr>
                                     <w:spacing w:line="240" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="001F214D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>６</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="3835" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                                <w:p w14:paraId="7186FC4C" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                                   <w:pPr>
                                     <w:spacing w:line="240" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="001F214D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>学術、文化、芸術又はスポーツの振興</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="008E60C0" w:rsidTr="001F214D">
+                            <w:tr w:rsidR="008E60C0" w14:paraId="45390A5B" w14:textId="77777777" w:rsidTr="001F214D">
                               <w:trPr>
                                 <w:trHeight w:val="158"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="418" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                                <w:p w14:paraId="5FBF1BF2" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                                   <w:pPr>
                                     <w:spacing w:line="240" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="001F214D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>７</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="3627" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                                <w:p w14:paraId="41A00CE6" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                                   <w:pPr>
                                     <w:spacing w:line="240" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="001F214D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>環境の保全</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="418" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                                <w:p w14:paraId="341BA24E" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                                   <w:pPr>
                                     <w:spacing w:line="240" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="001F214D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>８</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="3835" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                                <w:p w14:paraId="232E6081" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                                   <w:pPr>
                                     <w:spacing w:line="240" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="001F214D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>災害救援</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="008E60C0" w:rsidTr="001F214D">
+                            <w:tr w:rsidR="008E60C0" w14:paraId="25279913" w14:textId="77777777" w:rsidTr="001F214D">
                               <w:trPr>
                                 <w:trHeight w:val="191"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="418" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                                <w:p w14:paraId="384F2890" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                                   <w:pPr>
                                     <w:spacing w:line="240" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="001F214D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>９</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="3627" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                                <w:p w14:paraId="4FD3FE8B" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                                   <w:pPr>
                                     <w:spacing w:line="240" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="001F214D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>地域安全</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="418" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                                <w:p w14:paraId="12D8F95C" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                                   <w:pPr>
                                     <w:spacing w:line="240" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="001F214D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>10</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="3835" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                                <w:p w14:paraId="28E2F040" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                                   <w:pPr>
                                     <w:spacing w:line="240" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="001F214D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>人権の擁護又は平和の推進</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="008E60C0" w:rsidTr="001F214D">
+                            <w:tr w:rsidR="008E60C0" w14:paraId="4BC9D83D" w14:textId="77777777" w:rsidTr="001F214D">
                               <w:trPr>
                                 <w:trHeight w:val="242"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="418" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                                <w:p w14:paraId="7B282EDD" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                                   <w:pPr>
                                     <w:spacing w:line="240" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="001F214D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>11</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="3627" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                                <w:p w14:paraId="4F9AC0A1" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                                   <w:pPr>
                                     <w:spacing w:line="240" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="001F214D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>国際協力</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="418" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                                <w:p w14:paraId="7EDCD380" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                                   <w:pPr>
                                     <w:spacing w:line="240" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="001F214D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>12</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="3835" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                                <w:p w14:paraId="78AACEBB" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                                   <w:pPr>
                                     <w:spacing w:line="240" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="001F214D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>男女共同参画社会の形成</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="008E60C0" w:rsidTr="001F214D">
+                            <w:tr w:rsidR="008E60C0" w14:paraId="198BB5A5" w14:textId="77777777" w:rsidTr="001F214D">
                               <w:trPr>
                                 <w:trHeight w:val="132"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="418" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                                <w:p w14:paraId="19798330" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                                   <w:pPr>
                                     <w:spacing w:line="240" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="001F214D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>13</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="3627" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                                <w:p w14:paraId="65AA98E9" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                                   <w:pPr>
                                     <w:spacing w:line="240" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="001F214D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>子どもの健全育成</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="418" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                                <w:p w14:paraId="5CB8FFA1" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                                   <w:pPr>
                                     <w:spacing w:line="240" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="001F214D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>14</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="3835" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                                <w:p w14:paraId="4033AD4A" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                                   <w:pPr>
                                     <w:spacing w:line="240" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="001F214D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>情報化社会の発展</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="008E60C0" w:rsidTr="001F214D">
+                            <w:tr w:rsidR="008E60C0" w14:paraId="75998658" w14:textId="77777777" w:rsidTr="001F214D">
                               <w:trPr>
                                 <w:trHeight w:val="70"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="418" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                                <w:p w14:paraId="1FC4328A" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                                   <w:pPr>
                                     <w:spacing w:line="240" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="001F214D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>15</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="3627" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                                <w:p w14:paraId="44D3A96E" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                                   <w:pPr>
                                     <w:spacing w:line="240" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="001F214D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>科学技術の振興</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="418" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                                <w:p w14:paraId="0717BDE0" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                                   <w:pPr>
                                     <w:spacing w:line="240" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="001F214D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>16</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="3835" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                                <w:p w14:paraId="34DBF6D8" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                                   <w:pPr>
                                     <w:spacing w:line="240" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="001F214D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>経済活動の活性化</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="008E60C0" w:rsidTr="001F214D">
+                            <w:tr w:rsidR="008E60C0" w14:paraId="05D6C55A" w14:textId="77777777" w:rsidTr="001F214D">
                               <w:trPr>
                                 <w:trHeight w:val="70"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="418" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                                <w:p w14:paraId="1DC3E1EB" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                                   <w:pPr>
                                     <w:spacing w:line="240" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="001F214D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>17</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="3627" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                                <w:p w14:paraId="7EBEC943" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                                   <w:pPr>
                                     <w:spacing w:line="240" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="001F214D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>職業能力の開発又は雇用機会の拡充</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="418" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                                <w:p w14:paraId="783C07D2" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                                   <w:pPr>
                                     <w:spacing w:line="240" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="001F214D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>18</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="3835" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                                <w:p w14:paraId="3205067D" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                                   <w:pPr>
                                     <w:spacing w:line="240" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="001F214D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>消費者の保護</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="008E60C0" w:rsidTr="001F214D">
+                            <w:tr w:rsidR="008E60C0" w14:paraId="0601D188" w14:textId="77777777" w:rsidTr="001F214D">
                               <w:trPr>
                                 <w:trHeight w:val="70"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="418" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                                <w:p w14:paraId="1B5DBC4E" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                                   <w:pPr>
                                     <w:spacing w:line="240" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="001F214D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>19</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="7880" w:type="dxa"/>
                                   <w:gridSpan w:val="3"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="006C5257" w:rsidP="001F214D">
+                                <w:p w14:paraId="760DAF0F" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="006C5257" w:rsidP="001F214D">
                                   <w:pPr>
                                     <w:spacing w:line="240" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>団体の</w:t>
                                   </w:r>
                                   <w:r w:rsidR="009C1801">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>運営</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>又は活動に関する連絡、</w:t>
                                   </w:r>
                                   <w:r w:rsidR="008E60C0" w:rsidRPr="001F214D">
                                     <w:rPr>
                                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>助言又は援助</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
                           </w:tbl>
-                          <w:p w:rsidR="0077600E" w:rsidRDefault="0077600E" w:rsidP="00B44DAD">
+                          <w:p w14:paraId="0ED00448" w14:textId="77777777" w:rsidR="0077600E" w:rsidRDefault="0077600E" w:rsidP="00B44DAD">
                             <w:pPr>
                               <w:spacing w:line="100" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="0096123D" w:rsidRDefault="0096123D" w:rsidP="00B44DAD">
+                          <w:p w14:paraId="5D4108A2" w14:textId="77777777" w:rsidR="0096123D" w:rsidRDefault="0096123D" w:rsidP="00B44DAD">
                             <w:pPr>
                               <w:spacing w:line="100" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00F06F09" w:rsidRDefault="0077600E" w:rsidP="001F214D">
+                          <w:p w14:paraId="22F51DD3" w14:textId="77777777" w:rsidR="00F06F09" w:rsidRDefault="0077600E" w:rsidP="001F214D">
                             <w:pPr>
                               <w:spacing w:line="340" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0077600E">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>２　寄附金</w:t>
                             </w:r>
                             <w:r w:rsidR="001F214D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>の申し込みから納付まで</w:t>
                             </w:r>
                             <w:r w:rsidR="008E60C0">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>の流れ</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="004B23F1" w:rsidRDefault="001F214D" w:rsidP="001F214D">
+                          <w:p w14:paraId="3085DB81" w14:textId="77777777" w:rsidR="004B23F1" w:rsidRDefault="001F214D" w:rsidP="001F214D">
                             <w:pPr>
                               <w:spacing w:line="340" w:lineRule="exact"/>
                               <w:ind w:left="720" w:hangingChars="300" w:hanging="720"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00C21C3A">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">　　・</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
-                              <w:t>寄附金申込書</w:t>
-[...8 lines deleted...]
-                              <w:t>に必要事項を記載の上、</w:t>
+                              <w:t>寄附金申込書に必要事項を記載の上、</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00C21C3A">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>①郵便、②ファクシミリ、③電子メールの</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="001F214D" w:rsidRDefault="008E60C0" w:rsidP="004B23F1">
+                          <w:p w14:paraId="1A42B204" w14:textId="77777777" w:rsidR="001F214D" w:rsidRDefault="008E60C0" w:rsidP="004B23F1">
                             <w:pPr>
                               <w:spacing w:line="340" w:lineRule="exact"/>
                               <w:ind w:leftChars="342" w:left="718"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00C21C3A">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>いずれかの方法で、下記まで郵送又は送信してください。</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="001F214D" w:rsidRPr="00C21C3A" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                          <w:p w14:paraId="0BB4083E" w14:textId="77777777" w:rsidR="001F214D" w:rsidRPr="00C21C3A" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                             <w:pPr>
                               <w:spacing w:line="340" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">　</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00C21C3A">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">　・寄附金申込書を受領後、県から納付書を郵送します。</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00C274F5" w:rsidRDefault="001F214D" w:rsidP="005B4CE1">
+                          <w:p w14:paraId="14ACDC43" w14:textId="77777777" w:rsidR="00C274F5" w:rsidRDefault="001F214D" w:rsidP="005B4CE1">
                             <w:pPr>
                               <w:spacing w:line="340" w:lineRule="exact"/>
                               <w:ind w:leftChars="221" w:left="704" w:hangingChars="100" w:hanging="240"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>・指定</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00C21C3A">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>金融機関</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>等</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00C21C3A">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>に納付書をお持ちになり、</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00C274F5" w:rsidRDefault="001F214D" w:rsidP="00C274F5">
+                          <w:p w14:paraId="468AB07C" w14:textId="77777777" w:rsidR="00C274F5" w:rsidRDefault="001F214D" w:rsidP="00C274F5">
                             <w:pPr>
                               <w:spacing w:line="340" w:lineRule="exact"/>
                               <w:ind w:leftChars="335" w:left="703"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00C21C3A">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>払い込みをお願いします。</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>納付の際に</w:t>
                             </w:r>
                             <w:r w:rsidR="008E60C0">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>交付</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00C274F5" w:rsidRDefault="001F214D" w:rsidP="00C274F5">
+                          <w:p w14:paraId="51A15D16" w14:textId="77777777" w:rsidR="00C274F5" w:rsidRDefault="001F214D" w:rsidP="00C274F5">
                             <w:pPr>
                               <w:spacing w:line="340" w:lineRule="exact"/>
                               <w:ind w:leftChars="335" w:left="703"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>される領収証は</w:t>
                             </w:r>
                             <w:r w:rsidR="0007098B">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>、</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>税額控除に関する証明と</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00C274F5" w:rsidRDefault="001F214D" w:rsidP="00C274F5">
+                          <w:p w14:paraId="367CFF3E" w14:textId="77777777" w:rsidR="00C274F5" w:rsidRDefault="001F214D" w:rsidP="00C274F5">
                             <w:pPr>
                               <w:spacing w:line="340" w:lineRule="exact"/>
                               <w:ind w:leftChars="335" w:left="703"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>なります。再発行はできませんので大切に</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="001F214D" w:rsidRDefault="008E60C0" w:rsidP="00C274F5">
+                          <w:p w14:paraId="7458B6BA" w14:textId="77777777" w:rsidR="001F214D" w:rsidRDefault="008E60C0" w:rsidP="00C274F5">
                             <w:pPr>
                               <w:spacing w:line="340" w:lineRule="exact"/>
                               <w:ind w:leftChars="335" w:left="703"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                               <w:t>保管してください。</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00A4773B" w:rsidRDefault="00A4773B" w:rsidP="00A4773B">
+                          <w:p w14:paraId="0A66E92C" w14:textId="77777777" w:rsidR="00A4773B" w:rsidRDefault="00A4773B" w:rsidP="00A4773B">
                             <w:pPr>
                               <w:spacing w:line="120" w:lineRule="exact"/>
                               <w:ind w:leftChars="335" w:left="703"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00C274F5" w:rsidRPr="006C5257" w:rsidRDefault="001F214D" w:rsidP="00D1059A">
+                          <w:p w14:paraId="290BEA2B" w14:textId="77777777" w:rsidR="00C274F5" w:rsidRPr="006C5257" w:rsidRDefault="001F214D" w:rsidP="00D1059A">
                             <w:pPr>
                               <w:spacing w:line="260" w:lineRule="exact"/>
                               <w:ind w:leftChars="228" w:left="689" w:hangingChars="100" w:hanging="210"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:u w:val="wave"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="006C5257">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:u w:val="wave"/>
                               </w:rPr>
                               <w:t>※いったん納付いただいた寄附金は返還</w:t>
                             </w:r>
                             <w:r w:rsidR="00D1059A" w:rsidRPr="006C5257">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:u w:val="wave"/>
                               </w:rPr>
                               <w:t>できません</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="001F214D" w:rsidRPr="006C5257" w:rsidRDefault="008E60C0" w:rsidP="00A4773B">
+                          <w:p w14:paraId="49233B67" w14:textId="77777777" w:rsidR="001F214D" w:rsidRPr="006C5257" w:rsidRDefault="008E60C0" w:rsidP="00A4773B">
                             <w:pPr>
                               <w:spacing w:line="260" w:lineRule="exact"/>
                               <w:ind w:leftChars="342" w:left="718"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:u w:val="wave"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="006C5257">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:u w:val="wave"/>
                               </w:rPr>
                               <w:t>ので、あらかじめご承知おきください。</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00393104" w:rsidRPr="00393104" w:rsidRDefault="00393104" w:rsidP="00393104">
+                          <w:p w14:paraId="67AAB8B4" w14:textId="77777777" w:rsidR="00393104" w:rsidRPr="00393104" w:rsidRDefault="00393104" w:rsidP="00393104">
                             <w:pPr>
                               <w:spacing w:line="340" w:lineRule="exact"/>
                               <w:ind w:leftChars="228" w:left="719" w:hangingChars="100" w:hanging="240"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="003479F9" w:rsidRPr="0077600E" w:rsidRDefault="003479F9" w:rsidP="001F214D">
+                          <w:p w14:paraId="1B7CCCE0" w14:textId="77777777" w:rsidR="003479F9" w:rsidRPr="0077600E" w:rsidRDefault="003479F9" w:rsidP="001F214D">
                             <w:pPr>
                               <w:spacing w:line="340" w:lineRule="exact"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 5" o:spid="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:-10.35pt;margin-top:28.05pt;width:496.8pt;height:588.5pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJ25zD/wEAANsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0/SyvUVNV6uuipAW&#10;dsXCBziOk1g4HjN2m5SvZ+K0pcAbIg+WJzM+PufMeHPfNYYdFXoNNuOT0ZgzZSUU2lYZ//pl/27F&#10;mQ/CFsKAVRk/Kc/vt2/fbFqXqinUYAqFjECsT1uX8ToElyaJl7VqhB+BU5aSJWAjAoVYJQWKltAb&#10;k0zH40XSAhYOQSrv6e/jkOTbiF+WSobnsvQqMJNx4hbiinHN+zXZbkRaoXC1lmca4h9YNEJbuvQK&#10;9SiCYAfUf0E1WiJ4KMNIQpNAWWqpogZSMxn/oea1Fk5FLWSOd1eb/P+DlZ+OL8h0kfEFZ1Y01KLP&#10;ZJqwlVFs3tvTOp9S1at7wV6gd08gv3lmYVdTlXpAhLZWoiBSk74++e1AH3g6yvL2IxSELg4BolNd&#10;iU0PSB6wLjbkdG2I6gKT9HMxG69nC+qbpNzybjlbz2PLEpFejjv04b2ChvWbjCORj/Di+ORDT0ek&#10;l5JIH4wu9tqYGGCV7wyyo6Dp2McvKiCVt2XGXmT1SgZHQpd30bbpxaMcihPpRBhmjN4EbWrAH5y1&#10;NF8Z998PAhVn5oMlr5Z30/WcBjIGq9WaROJtIr9JCCsJKOOBs2G7C8MIHxzqqqZ7JlGzhQdyt9RR&#10;d+/8wOncE5qgaMd52vsRvY1j1a83uf0JAAD//wMAUEsDBBQABgAIAAAAIQC6/B2k5QAAAAsBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9dS8MwFIbvBf9DOII3siVtdbO16VDRgYKK8wO8y5rYljUnJcm2&#10;6q/3eKWXh/fhfZ9TLkbbs53xoXMoIZkKYAZrpztsJLy+3E7OgYWoUKveoZHwZQIsqsODUhXa7fHZ&#10;7FaxYVSCoVAS2hiHgvNQt8aqMHWDQco+nbcq0ukbrr3aU7nteSrEjFvVIS20ajDXrak3q62V8Phw&#10;8vb0cfp+b32WL+/41Y343ggpj4/Gywtg0YzxD4ZffVKHipzWbos6sF7CJBVzQiWczRJgBOTzNAe2&#10;JjLNsgR4VfL/P1Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAnbnMP/AQAA2wMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALr8HaTlAAAACwEA&#10;AA8AAAAAAAAAAAAAAAAAWQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" stroked="f">
+              <v:rect w14:anchorId="02348366" id="Rectangle 5" o:spid="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:-10.35pt;margin-top:28.05pt;width:496.8pt;height:588.5pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQChD/Ga7AEAALUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0/Sy20vUdLXqqghp&#10;YZEWPsBxnMTC8Zix26R8PWP3shW8IfJgeTye4zlnTtYPQ2fYQaHXYAs+GY05U1ZCpW1T8O/fdh+W&#10;nPkgbCUMWFXwo/L8YfP+3bp3uZpCC6ZSyAjE+rx3BW9DcHmWedmqTvgROGUpWQN2IlCITVah6Am9&#10;M9l0PJ5nPWDlEKTynk6fTkm+Sfh1rWR4qWuvAjMFp95CWjGtZVyzzVrkDQrXanluQ/xDF53Qlh69&#10;Qj2JINge9V9QnZYIHuowktBlUNdaqsSB2EzGf7B5bYVTiQuJ491VJv//YOWXw6v7irF1755B/vDM&#10;wrYVtlGPiNC3SlT03CQKlfXO59eCGHgqZWX/GSoardgHSBoMNXYRkNixIUl9vEqthsAkHc5n49Vs&#10;ThORlFvcLWar+zSMTOSXcoc+fFTQsbgpONIsE7w4PPsQ2xH55UpqH4yudtqYFGBTbg2yg6C579KX&#10;GBDL22vGXmhFJtE0Pg9DOTBdFXwaK+JJCdWReCKc3ENup00L+IuznpxTcP9zL1BxZj5Z0mpxN13d&#10;k9VSsFyuiCTeJsqbhLCSgAoeODttt+Fkzr1D3bT0ziRxtvBI6tY68X7r6TwT8kaS4+zjaL7bON16&#10;+9s2vwEAAP//AwBQSwMEFAAGAAgAAAAhALr8HaTlAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j11LwzAUhu8F/0M4gjeyJW11s7XpUNGBgorzA7zLmtiWNSclybbqr/d4pZeH9+F9n1MuRtuznfGh&#10;cyghmQpgBmunO2wkvL7cTs6BhahQq96hkfBlAiyqw4NSFdrt8dnsVrFhVIKhUBLaGIeC81C3xqow&#10;dYNByj6dtyrS6RuuvdpTue15KsSMW9UhLbRqMNetqTerrZXw+HDy9vRx+n5vfZYv7/jVjfjeCCmP&#10;j8bLC2DRjPEPhl99UoeKnNZuizqwXsIkFXNCJZzNEmAE5PM0B7YmMs2yBHhV8v8/VD8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAoQ/xmuwBAAC1AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAuvwdpOUAAAALAQAADwAAAAAAAAAAAAAAAABGBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFgFAAAAAA==&#10;" stroked="f">
                 <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt">
                   <w:txbxContent>
-                    <w:p w:rsidR="003479F9" w:rsidRDefault="003479F9" w:rsidP="00BB485D">
+                    <w:p w14:paraId="00DFAFC8" w14:textId="77777777" w:rsidR="003479F9" w:rsidRDefault="003479F9" w:rsidP="00BB485D">
                       <w:pPr>
                         <w:spacing w:line="100" w:lineRule="exact"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00EF47DB" w:rsidRDefault="003479F9" w:rsidP="00EF47DB">
+                    <w:p w14:paraId="20672FC6" w14:textId="77777777" w:rsidR="00EF47DB" w:rsidRDefault="003479F9" w:rsidP="00EF47DB">
                       <w:pPr>
                         <w:spacing w:line="200" w:lineRule="exact"/>
                         <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">　</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00190E0C" w:rsidRDefault="00C274F5" w:rsidP="00190E0C">
+                    <w:p w14:paraId="31A0878A" w14:textId="77777777" w:rsidR="00190E0C" w:rsidRDefault="00A052A1" w:rsidP="00190E0C">
                       <w:pPr>
                         <w:spacing w:line="340" w:lineRule="exact"/>
                         <w:ind w:rightChars="98" w:right="206" w:firstLineChars="99" w:firstLine="238"/>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
-                        <w:t>福岡県では、ＮＰＯ・ボランティアと企業、行政などの多様な主体が地域の課題を解決</w:t>
-[...1 lines deleted...]
-                      <w:r w:rsidR="008E60C0">
+                        <w:t>福岡県では、ＮＰＯや企業、行政などの多様な主体が、互いに協力し</w:t>
+                      </w:r>
+                      <w:r w:rsidR="004B23F1">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
-                        <w:t>するため、互いに支え合い、</w:t>
-[...1 lines deleted...]
-                      <w:r w:rsidR="004B23F1">
+                        <w:t>合う</w:t>
+                      </w:r>
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
-                        <w:t>共に助け合う</w:t>
+                        <w:t>「</w:t>
                       </w:r>
                       <w:r w:rsidR="006C5257">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
-                        <w:t>「新しい共助社会」の実現を目指しています。</w:t>
+                        <w:t>共助社会</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t>づくり</w:t>
+                      </w:r>
+                      <w:r w:rsidR="006C5257">
+                        <w:rPr>
+                          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t>」</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t>を推進</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t>して</w:t>
+                      </w:r>
+                      <w:r w:rsidR="006C5257">
+                        <w:rPr>
+                          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t>います。</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="003479F9" w:rsidRDefault="003479F9" w:rsidP="00190E0C">
+                    <w:p w14:paraId="767C787B" w14:textId="77777777" w:rsidR="003479F9" w:rsidRDefault="003479F9" w:rsidP="00190E0C">
                       <w:pPr>
                         <w:spacing w:line="340" w:lineRule="exact"/>
                         <w:ind w:rightChars="98" w:right="206" w:firstLineChars="99" w:firstLine="238"/>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>皆さまから</w:t>
                       </w:r>
                       <w:r w:rsidR="008E60C0">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>の</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidR="00A052A1">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
-                        <w:t>寄附金は、「多様な</w:t>
-[...1 lines deleted...]
-                      <w:r w:rsidR="00190E0C">
+                        <w:t>寄附金は、「</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00715CD0">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
-                        <w:t>主体</w:t>
-[...1 lines deleted...]
-                      <w:r w:rsidR="00190E0C" w:rsidRPr="00CC6D12">
+                        <w:t>地</w:t>
+                      </w:r>
+                      <w:r w:rsidR="008E60C0">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
-                        <w:t>が</w:t>
-[...1 lines deleted...]
-                      <w:r>
+                        <w:t>域</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00715CD0">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
-                        <w:t>協働</w:t>
+                        <w:t>課題</w:t>
+                      </w:r>
+                      <w:r w:rsidR="008E60C0">
+                        <w:rPr>
+                          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t>の</w:t>
                       </w:r>
                       <w:r w:rsidR="00715CD0">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
-                        <w:t>して地</w:t>
+                        <w:t>解決</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00A052A1">
+                        <w:rPr>
+                          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t>を</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00A052A1">
+                        <w:rPr>
+                          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t>図るために多様な主体が協働</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00A052A1">
+                        <w:rPr>
+                          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t>で</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00715CD0">
+                        <w:rPr>
+                          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                          <w:sz w:val="24"/>
+                        </w:rPr>
+                        <w:t>取り組む社会貢献活動</w:t>
                       </w:r>
                       <w:r w:rsidR="008E60C0">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
-                        <w:t>域</w:t>
+                        <w:t>」</w:t>
                       </w:r>
                       <w:r w:rsidR="00715CD0">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
-                        <w:t>課題</w:t>
+                        <w:t>を支援するため、有効に</w:t>
                       </w:r>
                       <w:r w:rsidR="008E60C0">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
-                        <w:t>の</w:t>
-[...26 lines deleted...]
-                        </w:rPr>
                         <w:t>活用させていただきます。</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="0077600E" w:rsidRDefault="0077600E" w:rsidP="00B44DAD">
+                    <w:p w14:paraId="202709D9" w14:textId="77777777" w:rsidR="0077600E" w:rsidRDefault="0077600E" w:rsidP="00B44DAD">
                       <w:pPr>
                         <w:spacing w:line="120" w:lineRule="exact"/>
                         <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="0077600E" w:rsidRDefault="001260C9" w:rsidP="005B4CE1">
+                    <w:p w14:paraId="14B18F25" w14:textId="77777777" w:rsidR="0077600E" w:rsidRDefault="001260C9" w:rsidP="005B4CE1">
                       <w:pPr>
                         <w:spacing w:line="340" w:lineRule="exact"/>
                         <w:ind w:firstLineChars="900" w:firstLine="2160"/>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:noProof/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:drawing>
-                          <wp:inline distT="0" distB="0" distL="0" distR="0">
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="00AC0CB0" wp14:editId="636F739B">
                             <wp:extent cx="1133475" cy="142875"/>
                             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                             <wp:docPr id="2" name="図 2" descr="ライン（クローバー）"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="0" name="Picture 2" descr="ライン（クローバー）"/>
                                     <pic:cNvPicPr>
                                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                     </pic:cNvPicPr>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId10">
+                                    <a:blip r:embed="rId8">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:srcRect/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="1133475" cy="142875"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:noFill/>
                                     <a:ln>
                                       <a:noFill/>
                                     </a:ln>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:noProof/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:drawing>
-                          <wp:inline distT="0" distB="0" distL="0" distR="0">
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="45B2FFF0" wp14:editId="7F117E70">
                             <wp:extent cx="1133475" cy="142875"/>
                             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                             <wp:docPr id="3" name="図 3" descr="ライン（クローバー）"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="0" name="Picture 3" descr="ライン（クローバー）"/>
                                     <pic:cNvPicPr>
                                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                     </pic:cNvPicPr>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId10">
+                                    <a:blip r:embed="rId8">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:srcRect/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="1133475" cy="142875"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:noFill/>
                                     <a:ln>
                                       <a:noFill/>
                                     </a:ln>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:noProof/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:drawing>
-                          <wp:inline distT="0" distB="0" distL="0" distR="0">
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D2C903D" wp14:editId="11A65040">
                             <wp:extent cx="1133475" cy="142875"/>
                             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                             <wp:docPr id="4" name="図 4" descr="ライン（クローバー）"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="0" name="Picture 4" descr="ライン（クローバー）"/>
                                     <pic:cNvPicPr>
                                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                     </pic:cNvPicPr>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId10">
+                                    <a:blip r:embed="rId8">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:srcRect/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="1133475" cy="142875"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:noFill/>
                                     <a:ln>
                                       <a:noFill/>
                                     </a:ln>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="003479F9" w:rsidRDefault="003479F9" w:rsidP="00B44DAD">
+                    <w:p w14:paraId="7ACD3297" w14:textId="77777777" w:rsidR="003479F9" w:rsidRDefault="003479F9" w:rsidP="00B44DAD">
                       <w:pPr>
                         <w:spacing w:line="120" w:lineRule="exact"/>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="003479F9" w:rsidRPr="003479F9" w:rsidRDefault="008E60C0" w:rsidP="0077600E">
+                    <w:p w14:paraId="2D1AB4E1" w14:textId="77777777" w:rsidR="003479F9" w:rsidRPr="003479F9" w:rsidRDefault="008E60C0" w:rsidP="0077600E">
                       <w:pPr>
                         <w:spacing w:line="340" w:lineRule="exact"/>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="003479F9">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>【</w:t>
                       </w:r>
                       <w:r w:rsidR="009C1801">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>お申し込みにあたって</w:t>
                       </w:r>
                       <w:r w:rsidRPr="003479F9">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>確認いただきたい事項】</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="003479F9" w:rsidRPr="0077600E" w:rsidRDefault="008E60C0" w:rsidP="0077600E">
+                    <w:p w14:paraId="7499F679" w14:textId="77777777" w:rsidR="003479F9" w:rsidRPr="0077600E" w:rsidRDefault="008E60C0" w:rsidP="0077600E">
                       <w:pPr>
                         <w:spacing w:line="340" w:lineRule="exact"/>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0077600E">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>１　寄附金の種類</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="003479F9" w:rsidRPr="0077600E" w:rsidRDefault="007D6EBE" w:rsidP="0077600E">
+                    <w:p w14:paraId="51917EE3" w14:textId="77777777" w:rsidR="003479F9" w:rsidRPr="0077600E" w:rsidRDefault="007D6EBE" w:rsidP="0077600E">
                       <w:pPr>
                         <w:spacing w:line="340" w:lineRule="exact"/>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>（１）普通</w:t>
                       </w:r>
                       <w:r w:rsidR="008E60C0" w:rsidRPr="0077600E">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>寄附</w:t>
                       </w:r>
                       <w:r w:rsidR="0096123D">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">  </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="003479F9" w:rsidRDefault="008E60C0" w:rsidP="0096123D">
+                    <w:p w14:paraId="55BD98EA" w14:textId="77777777" w:rsidR="003479F9" w:rsidRDefault="008E60C0" w:rsidP="0096123D">
                       <w:pPr>
                         <w:spacing w:line="340" w:lineRule="exact"/>
                         <w:ind w:leftChars="228" w:left="719" w:hangingChars="100" w:hanging="240"/>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>・活動分野やテーマを限定せず、広く共助社会づくりに寄与する活動を応援したい場合は、こちらに寄附をお願いします。</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="0077600E" w:rsidRPr="0077600E" w:rsidRDefault="005E2754" w:rsidP="0077600E">
+                    <w:p w14:paraId="65A029AA" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="0077600E" w:rsidRDefault="005E2754" w:rsidP="0077600E">
                       <w:pPr>
                         <w:spacing w:line="340" w:lineRule="exact"/>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>（２）テーマ型</w:t>
                       </w:r>
                       <w:r w:rsidR="008E60C0" w:rsidRPr="0077600E">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>寄附</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="0077600E" w:rsidRDefault="008E60C0" w:rsidP="0077600E">
+                    <w:p w14:paraId="4C6B44BC" w14:textId="77777777" w:rsidR="0077600E" w:rsidRDefault="008E60C0" w:rsidP="0077600E">
                       <w:pPr>
                         <w:spacing w:line="340" w:lineRule="exact"/>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">　　・応援したい活動分野やテーマがある場合は、こちらに寄附をお願いします。</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="0077600E" w:rsidRDefault="008E60C0" w:rsidP="0077600E">
+                    <w:p w14:paraId="4A38C24E" w14:textId="77777777" w:rsidR="0077600E" w:rsidRDefault="008E60C0" w:rsidP="0077600E">
                       <w:pPr>
                         <w:spacing w:line="340" w:lineRule="exact"/>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">　　・下記の19分野</w:t>
                       </w:r>
                       <w:r w:rsidR="00715CD0">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>を参考に</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>、希望する活動分野又は活動テーマをご記入ください。</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="001F214D" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="005B4CE1">
+                    <w:p w14:paraId="7E82F449" w14:textId="77777777" w:rsidR="001F214D" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="005B4CE1">
                       <w:pPr>
                         <w:spacing w:line="100" w:lineRule="exact"/>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">　　</w:t>
                       </w:r>
                     </w:p>
                     <w:tbl>
                       <w:tblPr>
                         <w:tblW w:w="0" w:type="auto"/>
                         <w:tblInd w:w="705" w:type="dxa"/>
                         <w:tblBorders>
                           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                         </w:tblBorders>
                         <w:tblCellMar>
                           <w:left w:w="99" w:type="dxa"/>
                           <w:right w:w="99" w:type="dxa"/>
                         </w:tblCellMar>
                         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
                       </w:tblPr>
                       <w:tblGrid>
                         <w:gridCol w:w="418"/>
                         <w:gridCol w:w="3627"/>
                         <w:gridCol w:w="418"/>
                         <w:gridCol w:w="3835"/>
                       </w:tblGrid>
-                      <w:tr w:rsidR="008E60C0" w:rsidTr="001F214D">
+                      <w:tr w:rsidR="008E60C0" w14:paraId="0AF0532B" w14:textId="77777777" w:rsidTr="001F214D">
                         <w:trPr>
                           <w:trHeight w:val="131"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="418" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                          <w:p w14:paraId="00E29F71" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="001F214D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>１</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="3627" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                          <w:p w14:paraId="110B5C8A" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="001F214D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>保健、医療又は福祉の増進</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="418" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                          <w:p w14:paraId="7BE9CD3B" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="001F214D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>２</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="3835" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                          <w:p w14:paraId="5373577E" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="001F214D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>社会教育の推進</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="008E60C0" w:rsidTr="001F214D">
+                      <w:tr w:rsidR="008E60C0" w14:paraId="36CD6ABB" w14:textId="77777777" w:rsidTr="001F214D">
                         <w:trPr>
                           <w:trHeight w:val="70"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="418" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                          <w:p w14:paraId="40B35CA8" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="001F214D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>３</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="3627" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                          <w:p w14:paraId="3BF6702C" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="001F214D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>まちづくりの推進</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="418" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                          <w:p w14:paraId="783A2B56" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="001F214D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>４</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="3835" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                          <w:p w14:paraId="6A9D7CE6" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="001F214D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>観光の振興</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="008E60C0" w:rsidTr="001F214D">
+                      <w:tr w:rsidR="008E60C0" w14:paraId="6289E911" w14:textId="77777777" w:rsidTr="001F214D">
                         <w:trPr>
                           <w:trHeight w:val="70"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="418" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                          <w:p w14:paraId="01846659" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="001F214D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>５</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="3627" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                          <w:p w14:paraId="4F5712B6" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="001F214D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>農山漁村又は中山間地域の振興</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="418" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                          <w:p w14:paraId="5A75BAAA" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="001F214D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>６</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="3835" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                          <w:p w14:paraId="7186FC4C" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="001F214D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>学術、文化、芸術又はスポーツの振興</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="008E60C0" w:rsidTr="001F214D">
+                      <w:tr w:rsidR="008E60C0" w14:paraId="45390A5B" w14:textId="77777777" w:rsidTr="001F214D">
                         <w:trPr>
                           <w:trHeight w:val="158"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="418" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                          <w:p w14:paraId="5FBF1BF2" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="001F214D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>７</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="3627" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                          <w:p w14:paraId="41A00CE6" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="001F214D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>環境の保全</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="418" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                          <w:p w14:paraId="341BA24E" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="001F214D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>８</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="3835" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                          <w:p w14:paraId="232E6081" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="001F214D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>災害救援</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="008E60C0" w:rsidTr="001F214D">
+                      <w:tr w:rsidR="008E60C0" w14:paraId="25279913" w14:textId="77777777" w:rsidTr="001F214D">
                         <w:trPr>
                           <w:trHeight w:val="191"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="418" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                          <w:p w14:paraId="384F2890" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="001F214D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>９</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="3627" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                          <w:p w14:paraId="4FD3FE8B" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="001F214D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>地域安全</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="418" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                          <w:p w14:paraId="12D8F95C" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="001F214D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>10</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="3835" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                          <w:p w14:paraId="28E2F040" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="001F214D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>人権の擁護又は平和の推進</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="008E60C0" w:rsidTr="001F214D">
+                      <w:tr w:rsidR="008E60C0" w14:paraId="4BC9D83D" w14:textId="77777777" w:rsidTr="001F214D">
                         <w:trPr>
                           <w:trHeight w:val="242"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="418" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                          <w:p w14:paraId="7B282EDD" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="001F214D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>11</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="3627" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                          <w:p w14:paraId="4F9AC0A1" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="001F214D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>国際協力</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="418" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                          <w:p w14:paraId="7EDCD380" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="001F214D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>12</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="3835" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                          <w:p w14:paraId="78AACEBB" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="001F214D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>男女共同参画社会の形成</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="008E60C0" w:rsidTr="001F214D">
+                      <w:tr w:rsidR="008E60C0" w14:paraId="198BB5A5" w14:textId="77777777" w:rsidTr="001F214D">
                         <w:trPr>
                           <w:trHeight w:val="132"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="418" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                          <w:p w14:paraId="19798330" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="001F214D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>13</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="3627" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                          <w:p w14:paraId="65AA98E9" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="001F214D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>子どもの健全育成</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="418" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                          <w:p w14:paraId="5CB8FFA1" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="001F214D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>14</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="3835" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                          <w:p w14:paraId="4033AD4A" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="001F214D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>情報化社会の発展</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="008E60C0" w:rsidTr="001F214D">
+                      <w:tr w:rsidR="008E60C0" w14:paraId="75998658" w14:textId="77777777" w:rsidTr="001F214D">
                         <w:trPr>
                           <w:trHeight w:val="70"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="418" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                          <w:p w14:paraId="1FC4328A" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="001F214D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>15</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="3627" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                          <w:p w14:paraId="44D3A96E" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="001F214D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>科学技術の振興</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="418" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                          <w:p w14:paraId="0717BDE0" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="001F214D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>16</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="3835" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                          <w:p w14:paraId="34DBF6D8" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="001F214D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>経済活動の活性化</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="008E60C0" w:rsidTr="001F214D">
+                      <w:tr w:rsidR="008E60C0" w14:paraId="05D6C55A" w14:textId="77777777" w:rsidTr="001F214D">
                         <w:trPr>
                           <w:trHeight w:val="70"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="418" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                          <w:p w14:paraId="1DC3E1EB" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="001F214D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>17</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="3627" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                          <w:p w14:paraId="7EBEC943" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="001F214D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>職業能力の開発又は雇用機会の拡充</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="418" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                          <w:p w14:paraId="783C07D2" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="001F214D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>18</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="3835" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                          <w:p w14:paraId="3205067D" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="001F214D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>消費者の保護</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="008E60C0" w:rsidTr="001F214D">
+                      <w:tr w:rsidR="008E60C0" w14:paraId="0601D188" w14:textId="77777777" w:rsidTr="001F214D">
                         <w:trPr>
                           <w:trHeight w:val="70"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="418" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                          <w:p w14:paraId="1B5DBC4E" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="001F214D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>19</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="7880" w:type="dxa"/>
                             <w:gridSpan w:val="3"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="006C5257" w:rsidP="001F214D">
+                          <w:p w14:paraId="760DAF0F" w14:textId="77777777" w:rsidR="0077600E" w:rsidRPr="001F214D" w:rsidRDefault="006C5257" w:rsidP="001F214D">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>団体の</w:t>
                             </w:r>
                             <w:r w:rsidR="009C1801">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>運営</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>又は活動に関する連絡、</w:t>
                             </w:r>
                             <w:r w:rsidR="008E60C0" w:rsidRPr="001F214D">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>助言又は援助</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
                     </w:tbl>
-                    <w:p w:rsidR="0077600E" w:rsidRDefault="0077600E" w:rsidP="00B44DAD">
+                    <w:p w14:paraId="0ED00448" w14:textId="77777777" w:rsidR="0077600E" w:rsidRDefault="0077600E" w:rsidP="00B44DAD">
                       <w:pPr>
                         <w:spacing w:line="100" w:lineRule="exact"/>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="0096123D" w:rsidRDefault="0096123D" w:rsidP="00B44DAD">
+                    <w:p w14:paraId="5D4108A2" w14:textId="77777777" w:rsidR="0096123D" w:rsidRDefault="0096123D" w:rsidP="00B44DAD">
                       <w:pPr>
                         <w:spacing w:line="100" w:lineRule="exact"/>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00F06F09" w:rsidRDefault="0077600E" w:rsidP="001F214D">
+                    <w:p w14:paraId="22F51DD3" w14:textId="77777777" w:rsidR="00F06F09" w:rsidRDefault="0077600E" w:rsidP="001F214D">
                       <w:pPr>
                         <w:spacing w:line="340" w:lineRule="exact"/>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0077600E">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>２　寄附金</w:t>
                       </w:r>
                       <w:r w:rsidR="001F214D">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>の申し込みから納付まで</w:t>
                       </w:r>
                       <w:r w:rsidR="008E60C0">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>の流れ</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="004B23F1" w:rsidRDefault="001F214D" w:rsidP="001F214D">
+                    <w:p w14:paraId="3085DB81" w14:textId="77777777" w:rsidR="004B23F1" w:rsidRDefault="001F214D" w:rsidP="001F214D">
                       <w:pPr>
                         <w:spacing w:line="340" w:lineRule="exact"/>
                         <w:ind w:left="720" w:hangingChars="300" w:hanging="720"/>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00C21C3A">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">　　・</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
-                        <w:t>寄附金申込書</w:t>
-[...3 lines deleted...]
-                      <w:r>
+                        <w:t>寄附金申込書に必要事項を記載の上、</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00C21C3A">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
-                        <w:t>に必要事項を記載の上、</w:t>
-[...5 lines deleted...]
-                        </w:rPr>
                         <w:t>①郵便、②ファクシミリ、③電子メールの</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="001F214D" w:rsidRDefault="008E60C0" w:rsidP="004B23F1">
+                    <w:p w14:paraId="1A42B204" w14:textId="77777777" w:rsidR="001F214D" w:rsidRDefault="008E60C0" w:rsidP="004B23F1">
                       <w:pPr>
                         <w:spacing w:line="340" w:lineRule="exact"/>
                         <w:ind w:leftChars="342" w:left="718"/>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00C21C3A">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>いずれかの方法で、下記まで郵送又は送信してください。</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="001F214D" w:rsidRPr="00C21C3A" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
+                    <w:p w14:paraId="0BB4083E" w14:textId="77777777" w:rsidR="001F214D" w:rsidRPr="00C21C3A" w:rsidRDefault="008E60C0" w:rsidP="001F214D">
                       <w:pPr>
                         <w:spacing w:line="340" w:lineRule="exact"/>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">　</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00C21C3A">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">　・寄附金申込書を受領後、県から納付書を郵送します。</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00C274F5" w:rsidRDefault="001F214D" w:rsidP="005B4CE1">
+                    <w:p w14:paraId="14ACDC43" w14:textId="77777777" w:rsidR="00C274F5" w:rsidRDefault="001F214D" w:rsidP="005B4CE1">
                       <w:pPr>
                         <w:spacing w:line="340" w:lineRule="exact"/>
                         <w:ind w:leftChars="221" w:left="704" w:hangingChars="100" w:hanging="240"/>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>・指定</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00C21C3A">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>金融機関</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>等</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00C21C3A">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>に納付書をお持ちになり、</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00C274F5" w:rsidRDefault="001F214D" w:rsidP="00C274F5">
+                    <w:p w14:paraId="468AB07C" w14:textId="77777777" w:rsidR="00C274F5" w:rsidRDefault="001F214D" w:rsidP="00C274F5">
                       <w:pPr>
                         <w:spacing w:line="340" w:lineRule="exact"/>
                         <w:ind w:leftChars="335" w:left="703"/>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00C21C3A">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>払い込みをお願いします。</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>納付の際に</w:t>
                       </w:r>
                       <w:r w:rsidR="008E60C0">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>交付</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00C274F5" w:rsidRDefault="001F214D" w:rsidP="00C274F5">
+                    <w:p w14:paraId="51A15D16" w14:textId="77777777" w:rsidR="00C274F5" w:rsidRDefault="001F214D" w:rsidP="00C274F5">
                       <w:pPr>
                         <w:spacing w:line="340" w:lineRule="exact"/>
                         <w:ind w:leftChars="335" w:left="703"/>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>される領収証は</w:t>
                       </w:r>
                       <w:r w:rsidR="0007098B">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>、</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>税額控除に関する証明と</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00C274F5" w:rsidRDefault="001F214D" w:rsidP="00C274F5">
+                    <w:p w14:paraId="367CFF3E" w14:textId="77777777" w:rsidR="00C274F5" w:rsidRDefault="001F214D" w:rsidP="00C274F5">
                       <w:pPr>
                         <w:spacing w:line="340" w:lineRule="exact"/>
                         <w:ind w:leftChars="335" w:left="703"/>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>なります。再発行はできませんので大切に</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="001F214D" w:rsidRDefault="008E60C0" w:rsidP="00C274F5">
+                    <w:p w14:paraId="7458B6BA" w14:textId="77777777" w:rsidR="001F214D" w:rsidRDefault="008E60C0" w:rsidP="00C274F5">
                       <w:pPr>
                         <w:spacing w:line="340" w:lineRule="exact"/>
                         <w:ind w:leftChars="335" w:left="703"/>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                         <w:t>保管してください。</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00A4773B" w:rsidRDefault="00A4773B" w:rsidP="00A4773B">
+                    <w:p w14:paraId="0A66E92C" w14:textId="77777777" w:rsidR="00A4773B" w:rsidRDefault="00A4773B" w:rsidP="00A4773B">
                       <w:pPr>
                         <w:spacing w:line="120" w:lineRule="exact"/>
                         <w:ind w:leftChars="335" w:left="703"/>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00C274F5" w:rsidRPr="006C5257" w:rsidRDefault="001F214D" w:rsidP="00D1059A">
+                    <w:p w14:paraId="290BEA2B" w14:textId="77777777" w:rsidR="00C274F5" w:rsidRPr="006C5257" w:rsidRDefault="001F214D" w:rsidP="00D1059A">
                       <w:pPr>
                         <w:spacing w:line="260" w:lineRule="exact"/>
                         <w:ind w:leftChars="228" w:left="689" w:hangingChars="100" w:hanging="210"/>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                           <w:u w:val="wave"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="006C5257">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:u w:val="wave"/>
                         </w:rPr>
                         <w:t>※いったん納付いただいた寄附金は返還</w:t>
                       </w:r>
                       <w:r w:rsidR="00D1059A" w:rsidRPr="006C5257">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:u w:val="wave"/>
                         </w:rPr>
                         <w:t>できません</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="001F214D" w:rsidRPr="006C5257" w:rsidRDefault="008E60C0" w:rsidP="00A4773B">
+                    <w:p w14:paraId="49233B67" w14:textId="77777777" w:rsidR="001F214D" w:rsidRPr="006C5257" w:rsidRDefault="008E60C0" w:rsidP="00A4773B">
                       <w:pPr>
                         <w:spacing w:line="260" w:lineRule="exact"/>
                         <w:ind w:leftChars="342" w:left="718"/>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                           <w:u w:val="wave"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="006C5257">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:u w:val="wave"/>
                         </w:rPr>
                         <w:t>ので、あらかじめご承知おきください。</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00393104" w:rsidRPr="00393104" w:rsidRDefault="00393104" w:rsidP="00393104">
+                    <w:p w14:paraId="67AAB8B4" w14:textId="77777777" w:rsidR="00393104" w:rsidRPr="00393104" w:rsidRDefault="00393104" w:rsidP="00393104">
                       <w:pPr>
                         <w:spacing w:line="340" w:lineRule="exact"/>
                         <w:ind w:leftChars="228" w:left="719" w:hangingChars="100" w:hanging="240"/>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                           <w:sz w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="003479F9" w:rsidRPr="0077600E" w:rsidRDefault="003479F9" w:rsidP="001F214D">
+                    <w:p w14:paraId="1B7CCCE0" w14:textId="77777777" w:rsidR="003479F9" w:rsidRPr="0077600E" w:rsidRDefault="003479F9" w:rsidP="001F214D">
                       <w:pPr>
                         <w:spacing w:line="340" w:lineRule="exact"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5AE76016" wp14:editId="795E05AE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-131445</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>8046085</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6309360" cy="878840"/>
                 <wp:effectExtent l="27940" t="22225" r="25400" b="22860"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Rectangle 9"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6309360" cy="878840"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00393104" w:rsidRPr="00F06F09" w:rsidRDefault="008E60C0">
+                          <w:p w14:paraId="46A6461B" w14:textId="77777777" w:rsidR="00393104" w:rsidRPr="00F06F09" w:rsidRDefault="008E60C0">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00F06F09">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>[福岡県共助社会づくり基金に関する問い合わせ先]</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00393104" w:rsidRPr="00CC6D12" w:rsidRDefault="00190E0C" w:rsidP="005B4CE1">
+                          <w:p w14:paraId="73DC56CB" w14:textId="3E073B11" w:rsidR="00393104" w:rsidRPr="00CC6D12" w:rsidRDefault="00190E0C" w:rsidP="005B4CE1">
                             <w:pPr>
                               <w:ind w:firstLineChars="100" w:firstLine="240"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00CC6D12">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>コラボステーション福岡</w:t>
                             </w:r>
                             <w:r w:rsidR="00AD2E2F" w:rsidRPr="00CC6D12">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>（福岡県人づくり・県民生活</w:t>
+                              <w:t>（福岡県</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00323DA0">
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>市町村</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00AD2E2F" w:rsidRPr="00CC6D12">
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>・</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00323DA0">
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>地域振興</w:t>
                             </w:r>
                             <w:r w:rsidR="008E60C0" w:rsidRPr="00CC6D12">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>部社会活動推進課）</w:t>
+                              <w:t>部</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00323DA0">
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>地域振興総務</w:t>
+                            </w:r>
+                            <w:r w:rsidR="008E60C0" w:rsidRPr="00CC6D12">
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>課）</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00393104" w:rsidRPr="00CC6D12" w:rsidRDefault="008E60C0" w:rsidP="005B4CE1">
+                          <w:p w14:paraId="66FA938B" w14:textId="77777777" w:rsidR="00393104" w:rsidRPr="00CC6D12" w:rsidRDefault="008E60C0" w:rsidP="005B4CE1">
                             <w:pPr>
                               <w:ind w:firstLineChars="200" w:firstLine="420"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00CC6D12">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>〒</w:t>
                             </w:r>
                             <w:r w:rsidR="00190E0C" w:rsidRPr="00CC6D12">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>8</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00CC6D12">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>12-</w:t>
                             </w:r>
                             <w:r w:rsidR="00190E0C" w:rsidRPr="00CC6D12">
@@ -6688,51 +6841,51 @@
                             <w:r w:rsidR="00190E0C" w:rsidRPr="00CC6D12">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>東公園</w:t>
                             </w:r>
                             <w:r w:rsidR="00190E0C" w:rsidRPr="00CC6D12">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                               </w:rPr>
                               <w:t>７番７号</w:t>
                             </w:r>
                             <w:r w:rsidR="00190E0C" w:rsidRPr="00CC6D12">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t xml:space="preserve">　</w:t>
                             </w:r>
                             <w:r w:rsidR="00190E0C" w:rsidRPr="00CC6D12">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                               </w:rPr>
                               <w:t>県庁舎１Ｆ</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00F06F09" w:rsidRPr="00F06F09" w:rsidRDefault="008E60C0" w:rsidP="005B4CE1">
+                          <w:p w14:paraId="35FB279E" w14:textId="77777777" w:rsidR="00F06F09" w:rsidRPr="00F06F09" w:rsidRDefault="008E60C0" w:rsidP="005B4CE1">
                             <w:pPr>
                               <w:ind w:firstLineChars="200" w:firstLine="420"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00CC6D12">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>電話：092-</w:t>
                             </w:r>
                             <w:r w:rsidR="00190E0C" w:rsidRPr="00CC6D12">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                               </w:rPr>
                               <w:t>643</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00CC6D12">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>-</w:t>
                             </w:r>
                             <w:r w:rsidR="00190E0C" w:rsidRPr="00CC6D12">
@@ -6781,101 +6934,141 @@
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>@pref.fukuoka.lg.jp</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 9" o:spid="_x0000_s1029" style="position:absolute;left:0;text-align:left;margin-left:-10.35pt;margin-top:633.55pt;width:496.8pt;height:69.2pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/ipN9/gEAANoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0/SydNOo6WrVVRHS&#10;AiuW/QDHcRILx2PGbpPy9UycthT2DZEHy5MZH59zZry+61vDDgq9Bpvz2WTKmbISSm3rnL98271L&#10;OfNB2FIYsCrnR+X53ebtm3XnMjWHBkypkBGI9Vnnct6E4LIk8bJRrfATcMpSsgJsRaAQ66RE0RF6&#10;a5L5dLpMOsDSIUjlPf19GJN8E/GrSsnwpaq8CszknLiFuGJci2FNNmuR1Shco+WJhvgHFq3Qli69&#10;QD2IINge9SuoVksED1WYSGgTqCotVdRAambTv9Q8N8KpqIXM8e5ik/9/sPLz4QmZLnP+njMrWmrR&#10;VzJN2Noothrs6ZzPqOrZPeEg0LtHkN89s7BtqErdI0LXKFESqdlQn/xxYAg8HWVF9wlKQhf7ANGp&#10;vsJ2ACQPWB8bcrw0RPWBSfq5XExXiyX1TVIuvU3Tm9ixRGTn0w59+KCgZcMm50jcI7o4PPowsBHZ&#10;uSSyB6PLnTYmBlgXW4PsIGg4dvGLAkjkdZmxZ1WDkNGQ0Bd9dG1xtqiA8kgyEcYRoydBmwbwJ2cd&#10;jVfO/Y+9QMWZ+WjJqtub+YocDzFI0xVpxOtEcZUQVhJQzgNn43YbxgneO9R1Q/fMomYL92RupaPu&#10;wfiR06klNEDRjtOwDxN6Hceq309y8wsAAP//AwBQSwMEFAAGAAgAAAAhAM+Y3MDmAAAADQEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SGxQaze0DQlxKkCABBKtKA+JnRsPSdTYjmy3&#10;DXw9wwqWM/fozpliMZiO7dGH1lkJk7EAhrZyurW1hNeXu9EFsBCV1apzFiV8YYBFeXxUqFy7g33G&#10;/TrWjEpsyJWEJsY+5zxUDRoVxq5HS9mn80ZFGn3NtVcHKjcdT4SYc6NaSxca1eNNg9V2vTMSlk9n&#10;b6uP6fuj8efZ/QO/vhXfWyHl6clwdQks4hD/YPjVJ3UoyWnjdlYH1kkYJSIllIJknk6AEZKlSQZs&#10;Q6upmM2AlwX//0X5AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAL+Kk33+AQAA2gMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAM+Y3MDmAAAADQEA&#10;AA8AAAAAAAAAAAAAAAAAWAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" stroked="f">
+              <v:rect w14:anchorId="5AE76016" id="Rectangle 9" o:spid="_x0000_s1029" style="position:absolute;left:0;text-align:left;margin-left:-10.35pt;margin-top:633.55pt;width:496.8pt;height:69.2pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBAS7sO6wEAALQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N85lm3WsOKtVVqkq&#10;bS/Sth+AMbZRMUMHEjv9+g7kslH7VtUPiGGYw5wzx+uHsTfsoNBrsCWfTaacKSuh1rYt+fdvu3c5&#10;Zz4IWwsDVpX8qDx/2Lx9sx5coebQgakVMgKxvhhcybsQXJFlXnaqF34CTllKNoC9CBRim9UoBkLv&#10;TTafTpfZAFg7BKm8p9OnU5JvEn7TKBm+NI1XgZmSU28hrZjWKq7ZZi2KFoXrtDy3If6hi15oS49e&#10;oZ5EEGyP+i+oXksED02YSOgzaBotVeJAbGbTP9i8dMKpxIXE8e4qk/9/sPLz4cV9xdi6d88gf3hm&#10;YdsJ26pHRBg6JWp6bhaFygbni2tBDDyVsmr4BDWNVuwDJA3GBvsISOzYmKQ+XqVWY2CSDpeL6Wqx&#10;pIlIyuX3eX6XZpGJ4lLt0IcPCnoWNyVHGmVCF4dnH2I3orhcSd2D0fVOG5MCbKutQXYQNPZd+hIB&#10;Inl7zdgLq0gkesYXYaxGpuuSL2JFPKmgPhJNhJN5yOy06QB/cTaQcUruf+4FKs7MR0tS3d/NV+/J&#10;aSnI8xVxxNtEdZMQVhJQyQNnp+02nLy5d6jbjt6ZJc4WHkncRiferz2dR0LWSHKcbRy9dxunW68/&#10;2+Y3AAAA//8DAFBLAwQUAAYACAAAACEAz5jcwOYAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;y07DMBBF90j8gzVIbFBrN7QNCXEqQIAEEq0oD4mdGw9J1NiObLcNfD3DCpYz9+jOmWIxmI7t0YfW&#10;WQmTsQCGtnK6tbWE15e70QWwEJXVqnMWJXxhgEV5fFSoXLuDfcb9OtaMSmzIlYQmxj7nPFQNGhXG&#10;rkdL2afzRkUafc21VwcqNx1PhJhzo1pLFxrV402D1Xa9MxKWT2dvq4/p+6Px59n9A7++Fd9bIeXp&#10;yXB1CSziEP9g+NUndSjJaeN2VgfWSRglIiWUgmSeToARkqVJBmxDq6mYzYCXBf//RfkDAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAQEu7DusBAAC0AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAz5jcwOYAAAANAQAADwAAAAAAAAAAAAAAAABFBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFgFAAAAAA==&#10;" stroked="f">
                 <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt">
                   <w:txbxContent>
-                    <w:p w:rsidR="00393104" w:rsidRPr="00F06F09" w:rsidRDefault="008E60C0">
+                    <w:p w14:paraId="46A6461B" w14:textId="77777777" w:rsidR="00393104" w:rsidRPr="00F06F09" w:rsidRDefault="008E60C0">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00F06F09">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>[福岡県共助社会づくり基金に関する問い合わせ先]</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00393104" w:rsidRPr="00CC6D12" w:rsidRDefault="00190E0C" w:rsidP="005B4CE1">
+                    <w:p w14:paraId="73DC56CB" w14:textId="3E073B11" w:rsidR="00393104" w:rsidRPr="00CC6D12" w:rsidRDefault="00190E0C" w:rsidP="005B4CE1">
                       <w:pPr>
                         <w:ind w:firstLineChars="100" w:firstLine="240"/>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00CC6D12">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>コラボステーション福岡</w:t>
                       </w:r>
                       <w:r w:rsidR="00AD2E2F" w:rsidRPr="00CC6D12">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>（福岡県人づくり・県民生活</w:t>
+                        <w:t>（福岡県</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00323DA0">
+                        <w:rPr>
+                          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>市町村</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00AD2E2F" w:rsidRPr="00CC6D12">
+                        <w:rPr>
+                          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>・</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00323DA0">
+                        <w:rPr>
+                          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>地域振興</w:t>
                       </w:r>
                       <w:r w:rsidR="008E60C0" w:rsidRPr="00CC6D12">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>部社会活動推進課）</w:t>
+                        <w:t>部</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00323DA0">
+                        <w:rPr>
+                          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>地域振興総務</w:t>
+                      </w:r>
+                      <w:r w:rsidR="008E60C0" w:rsidRPr="00CC6D12">
+                        <w:rPr>
+                          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>課）</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00393104" w:rsidRPr="00CC6D12" w:rsidRDefault="008E60C0" w:rsidP="005B4CE1">
+                    <w:p w14:paraId="66FA938B" w14:textId="77777777" w:rsidR="00393104" w:rsidRPr="00CC6D12" w:rsidRDefault="008E60C0" w:rsidP="005B4CE1">
                       <w:pPr>
                         <w:ind w:firstLineChars="200" w:firstLine="420"/>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00CC6D12">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>〒</w:t>
                       </w:r>
                       <w:r w:rsidR="00190E0C" w:rsidRPr="00CC6D12">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>8</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00CC6D12">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>12-</w:t>
                       </w:r>
                       <w:r w:rsidR="00190E0C" w:rsidRPr="00CC6D12">
@@ -6893,51 +7086,51 @@
                       <w:r w:rsidR="00190E0C" w:rsidRPr="00CC6D12">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>東公園</w:t>
                       </w:r>
                       <w:r w:rsidR="00190E0C" w:rsidRPr="00CC6D12">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                         </w:rPr>
                         <w:t>７番７号</w:t>
                       </w:r>
                       <w:r w:rsidR="00190E0C" w:rsidRPr="00CC6D12">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t xml:space="preserve">　</w:t>
                       </w:r>
                       <w:r w:rsidR="00190E0C" w:rsidRPr="00CC6D12">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                         </w:rPr>
                         <w:t>県庁舎１Ｆ</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00F06F09" w:rsidRPr="00F06F09" w:rsidRDefault="008E60C0" w:rsidP="005B4CE1">
+                    <w:p w14:paraId="35FB279E" w14:textId="77777777" w:rsidR="00F06F09" w:rsidRPr="00F06F09" w:rsidRDefault="008E60C0" w:rsidP="005B4CE1">
                       <w:pPr>
                         <w:ind w:firstLineChars="200" w:firstLine="420"/>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00CC6D12">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>電話：092-</w:t>
                       </w:r>
                       <w:r w:rsidR="00190E0C" w:rsidRPr="00CC6D12">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                         </w:rPr>
                         <w:t>643</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00CC6D12">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>-</w:t>
                       </w:r>
                       <w:r w:rsidR="00190E0C" w:rsidRPr="00CC6D12">
@@ -6986,70 +7179,70 @@
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>@pref.fukuoka.lg.jp</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003479F9" w:rsidSect="006D2142">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="794" w:right="1361" w:bottom="567" w:left="1361" w:header="567" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="316"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001260C9" w:rsidRDefault="001260C9" w:rsidP="001260C9">
+    <w:p w14:paraId="40A94175" w14:textId="77777777" w:rsidR="001260C9" w:rsidRDefault="001260C9" w:rsidP="001260C9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001260C9" w:rsidRDefault="001260C9" w:rsidP="001260C9">
+    <w:p w14:paraId="321A72ED" w14:textId="77777777" w:rsidR="001260C9" w:rsidRDefault="001260C9" w:rsidP="001260C9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
@@ -7061,70 +7254,70 @@
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ Ｐゴシック">
     <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001260C9" w:rsidRDefault="001260C9" w:rsidP="001260C9">
+    <w:p w14:paraId="270CCE50" w14:textId="77777777" w:rsidR="001260C9" w:rsidRDefault="001260C9" w:rsidP="001260C9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001260C9" w:rsidRDefault="001260C9" w:rsidP="001260C9">
+    <w:p w14:paraId="6D88205A" w14:textId="77777777" w:rsidR="001260C9" w:rsidRDefault="001260C9" w:rsidP="001260C9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00E62381"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="566CD3B6"/>
     <w:lvl w:ilvl="0" w:tplc="65DC3070">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="※"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="840"/>
         </w:tabs>
         <w:ind w:left="840" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AD88EB92" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7478,50 +7671,251 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3525"/>
         </w:tabs>
         <w:ind w:left="3525" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="067E69C2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3945"/>
         </w:tabs>
         <w:ind w:left="3945" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35E13732"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AE743B1A"/>
+    <w:lvl w:ilvl="0" w:tplc="E97CC308">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="aiueoFullWidth"/>
+      <w:lvlText w:val="(%8)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalEnclosedCircle"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B9A41F2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C19614A6"/>
+    <w:lvl w:ilvl="0" w:tplc="0840DDC8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="□"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="601" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Times New Roman" w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1121" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1561" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2001" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2441" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2881" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3321" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3761" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4201" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51E15EE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8182E68C"/>
     <w:lvl w:ilvl="0" w:tplc="D82E06C6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="※"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="960"/>
         </w:tabs>
         <w:ind w:left="960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="15EE8DA0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7617,51 +8011,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F182B100" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4380"/>
         </w:tabs>
         <w:ind w:left="4380" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E586DFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A4C22B68"/>
     <w:lvl w:ilvl="0" w:tplc="1CBA4C9C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="※"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="841"/>
         </w:tabs>
         <w:ind w:left="841" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7B701430" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1321"/>
@@ -7756,51 +8150,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3841"/>
         </w:tabs>
         <w:ind w:left="3841" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FBC454B2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4261"/>
         </w:tabs>
         <w:ind w:left="4261" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77AE2A53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="381E3676"/>
     <w:lvl w:ilvl="0" w:tplc="A7E2F440">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="◆"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Times New Roman" w:hint="eastAsia"/>
         <w:b/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="020CCDB0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7897,51 +8291,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3360"/>
         </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="BC2EBDA4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3780"/>
         </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C0640BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2BBA07A6"/>
     <w:lvl w:ilvl="0" w:tplc="9D3EEB68">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="601"/>
         </w:tabs>
         <w:ind w:left="601" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B9847D9C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8037,220 +8431,353 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3601"/>
         </w:tabs>
         <w:ind w:left="3601" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="780E1C94" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4021"/>
         </w:tabs>
         <w:ind w:left="4021" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CBE5F1D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CC509B16"/>
+    <w:lvl w:ilvl="0" w:tplc="0E3EACFC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="□"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="601" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="Times New Roman" w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1121" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1561" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2001" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2441" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2881" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3321" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3761" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4201" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1656684679">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="190800569">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="588738580">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1638797737">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="856383631">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="294725854">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="7" w16cid:durableId="294336103">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="8" w16cid:durableId="47653048">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="272593390">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="10" w16cid:durableId="1367485689">
+    <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="207"/>
   <w:drawingGridVerticalSpacing w:val="173"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145">
+    <o:shapedefaults v:ext="edit" spidmax="22529">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006D1A40"/>
     <w:rsid w:val="000054F6"/>
     <w:rsid w:val="00016E68"/>
     <w:rsid w:val="00023549"/>
     <w:rsid w:val="00023D6D"/>
     <w:rsid w:val="00042283"/>
     <w:rsid w:val="000641D6"/>
     <w:rsid w:val="00065393"/>
     <w:rsid w:val="0007098B"/>
     <w:rsid w:val="0007571F"/>
     <w:rsid w:val="0007641A"/>
     <w:rsid w:val="00080C9F"/>
     <w:rsid w:val="00090325"/>
     <w:rsid w:val="000A146C"/>
     <w:rsid w:val="000C3038"/>
     <w:rsid w:val="000C6E9F"/>
     <w:rsid w:val="000E4AA7"/>
     <w:rsid w:val="000F5AFC"/>
     <w:rsid w:val="00116926"/>
     <w:rsid w:val="001260C9"/>
     <w:rsid w:val="00134E10"/>
     <w:rsid w:val="0016011C"/>
     <w:rsid w:val="00173655"/>
     <w:rsid w:val="00174632"/>
     <w:rsid w:val="001866E2"/>
     <w:rsid w:val="00190E0C"/>
     <w:rsid w:val="00193E11"/>
     <w:rsid w:val="001B0E56"/>
     <w:rsid w:val="001B2B1F"/>
     <w:rsid w:val="001B3938"/>
     <w:rsid w:val="001B4A3D"/>
     <w:rsid w:val="001B74C8"/>
     <w:rsid w:val="001C3D41"/>
     <w:rsid w:val="001C6EEB"/>
     <w:rsid w:val="001E3132"/>
     <w:rsid w:val="001F0C94"/>
     <w:rsid w:val="001F214D"/>
     <w:rsid w:val="002029DE"/>
     <w:rsid w:val="00212757"/>
     <w:rsid w:val="00216C43"/>
     <w:rsid w:val="002324FE"/>
     <w:rsid w:val="00232DAF"/>
+    <w:rsid w:val="0024264B"/>
     <w:rsid w:val="00247ADD"/>
     <w:rsid w:val="00247D36"/>
     <w:rsid w:val="00251236"/>
+    <w:rsid w:val="00252AFC"/>
     <w:rsid w:val="002559E2"/>
     <w:rsid w:val="00282436"/>
     <w:rsid w:val="00283C03"/>
     <w:rsid w:val="00292329"/>
     <w:rsid w:val="00297AE0"/>
     <w:rsid w:val="002A798F"/>
+    <w:rsid w:val="002B6859"/>
     <w:rsid w:val="002B77A8"/>
     <w:rsid w:val="002C2E64"/>
     <w:rsid w:val="002C36B5"/>
     <w:rsid w:val="002E014F"/>
     <w:rsid w:val="002F0412"/>
     <w:rsid w:val="002F4001"/>
     <w:rsid w:val="00305EB6"/>
+    <w:rsid w:val="00311E36"/>
     <w:rsid w:val="003213D1"/>
+    <w:rsid w:val="00323DA0"/>
     <w:rsid w:val="0033761F"/>
     <w:rsid w:val="003425EE"/>
     <w:rsid w:val="003479F9"/>
     <w:rsid w:val="00367028"/>
+    <w:rsid w:val="003708A5"/>
     <w:rsid w:val="00385F00"/>
     <w:rsid w:val="00390454"/>
     <w:rsid w:val="00393104"/>
     <w:rsid w:val="003B314E"/>
     <w:rsid w:val="003D5E64"/>
     <w:rsid w:val="003E3B1E"/>
+    <w:rsid w:val="003E6BF1"/>
     <w:rsid w:val="003F5FBF"/>
     <w:rsid w:val="00421324"/>
     <w:rsid w:val="0042165C"/>
     <w:rsid w:val="004379CE"/>
     <w:rsid w:val="0044154C"/>
     <w:rsid w:val="00441BDE"/>
     <w:rsid w:val="004625C2"/>
     <w:rsid w:val="00496341"/>
     <w:rsid w:val="004B0B3F"/>
     <w:rsid w:val="004B23F1"/>
     <w:rsid w:val="004E409A"/>
     <w:rsid w:val="004E5F0D"/>
+    <w:rsid w:val="004F77C7"/>
     <w:rsid w:val="00505B4F"/>
     <w:rsid w:val="00506053"/>
     <w:rsid w:val="005075B8"/>
     <w:rsid w:val="00531376"/>
     <w:rsid w:val="00532F6D"/>
+    <w:rsid w:val="005373E1"/>
     <w:rsid w:val="00570BAC"/>
     <w:rsid w:val="005916A2"/>
     <w:rsid w:val="005A1EA4"/>
     <w:rsid w:val="005B4CE1"/>
     <w:rsid w:val="005B62E9"/>
     <w:rsid w:val="005C4CE9"/>
     <w:rsid w:val="005C6471"/>
     <w:rsid w:val="005D7B20"/>
     <w:rsid w:val="005E2754"/>
     <w:rsid w:val="005E2ECA"/>
     <w:rsid w:val="005E49A3"/>
     <w:rsid w:val="00601CD4"/>
     <w:rsid w:val="00607D3E"/>
     <w:rsid w:val="0061433F"/>
     <w:rsid w:val="00620043"/>
     <w:rsid w:val="00625A7B"/>
+    <w:rsid w:val="00636697"/>
     <w:rsid w:val="006519CD"/>
     <w:rsid w:val="006519FA"/>
     <w:rsid w:val="00654155"/>
     <w:rsid w:val="006745BA"/>
+    <w:rsid w:val="00684535"/>
     <w:rsid w:val="006A7007"/>
     <w:rsid w:val="006A76E4"/>
     <w:rsid w:val="006C5257"/>
     <w:rsid w:val="006D1A40"/>
     <w:rsid w:val="006D2142"/>
     <w:rsid w:val="006E3784"/>
     <w:rsid w:val="007045D0"/>
     <w:rsid w:val="007119F5"/>
     <w:rsid w:val="00715CD0"/>
     <w:rsid w:val="007200E7"/>
     <w:rsid w:val="007216D7"/>
     <w:rsid w:val="00733A55"/>
     <w:rsid w:val="007354E7"/>
     <w:rsid w:val="007526D5"/>
     <w:rsid w:val="007531AF"/>
     <w:rsid w:val="007611A0"/>
     <w:rsid w:val="0076620F"/>
     <w:rsid w:val="0077600E"/>
     <w:rsid w:val="00777ABC"/>
     <w:rsid w:val="00780044"/>
     <w:rsid w:val="0078445F"/>
     <w:rsid w:val="007A4933"/>
     <w:rsid w:val="007A5074"/>
     <w:rsid w:val="007C5254"/>
     <w:rsid w:val="007D6EBE"/>
@@ -8266,254 +8793,271 @@
     <w:rsid w:val="008C616E"/>
     <w:rsid w:val="008D175D"/>
     <w:rsid w:val="008D3012"/>
     <w:rsid w:val="008D6D31"/>
     <w:rsid w:val="008E27CB"/>
     <w:rsid w:val="008E60C0"/>
     <w:rsid w:val="008F29EC"/>
     <w:rsid w:val="009115A7"/>
     <w:rsid w:val="009162D8"/>
     <w:rsid w:val="00932808"/>
     <w:rsid w:val="00932B96"/>
     <w:rsid w:val="009337A2"/>
     <w:rsid w:val="0096123D"/>
     <w:rsid w:val="00963742"/>
     <w:rsid w:val="00995C30"/>
     <w:rsid w:val="00997A08"/>
     <w:rsid w:val="009A206C"/>
     <w:rsid w:val="009C1801"/>
     <w:rsid w:val="009C72E5"/>
     <w:rsid w:val="009D2809"/>
     <w:rsid w:val="009D291C"/>
     <w:rsid w:val="009E3549"/>
     <w:rsid w:val="009E3F71"/>
     <w:rsid w:val="009E68CC"/>
     <w:rsid w:val="00A002D7"/>
+    <w:rsid w:val="00A052A1"/>
     <w:rsid w:val="00A1060E"/>
     <w:rsid w:val="00A158FF"/>
     <w:rsid w:val="00A16604"/>
     <w:rsid w:val="00A44084"/>
     <w:rsid w:val="00A47698"/>
     <w:rsid w:val="00A4773B"/>
     <w:rsid w:val="00A54E4A"/>
     <w:rsid w:val="00A550DA"/>
     <w:rsid w:val="00A61395"/>
     <w:rsid w:val="00A86C74"/>
     <w:rsid w:val="00A94B6C"/>
     <w:rsid w:val="00AA131C"/>
     <w:rsid w:val="00AB3739"/>
     <w:rsid w:val="00AB41A3"/>
     <w:rsid w:val="00AD185A"/>
     <w:rsid w:val="00AD2E2F"/>
     <w:rsid w:val="00AE3DE9"/>
     <w:rsid w:val="00AF2ADA"/>
     <w:rsid w:val="00AF3195"/>
     <w:rsid w:val="00B069D1"/>
+    <w:rsid w:val="00B336DE"/>
     <w:rsid w:val="00B40FBF"/>
     <w:rsid w:val="00B44DAD"/>
     <w:rsid w:val="00B45344"/>
     <w:rsid w:val="00B50942"/>
     <w:rsid w:val="00B5271B"/>
+    <w:rsid w:val="00B64BBB"/>
     <w:rsid w:val="00B82D45"/>
     <w:rsid w:val="00B8703D"/>
     <w:rsid w:val="00B9034F"/>
+    <w:rsid w:val="00BA5C78"/>
     <w:rsid w:val="00BB39CE"/>
     <w:rsid w:val="00BB485D"/>
     <w:rsid w:val="00BC69A0"/>
     <w:rsid w:val="00BD3891"/>
     <w:rsid w:val="00BD3C8E"/>
     <w:rsid w:val="00BD5246"/>
     <w:rsid w:val="00BD7C9F"/>
     <w:rsid w:val="00BF604A"/>
     <w:rsid w:val="00BF65BB"/>
     <w:rsid w:val="00C10EFB"/>
     <w:rsid w:val="00C21B5F"/>
     <w:rsid w:val="00C21C3A"/>
     <w:rsid w:val="00C274F5"/>
     <w:rsid w:val="00C316A0"/>
     <w:rsid w:val="00C31724"/>
     <w:rsid w:val="00C3283F"/>
     <w:rsid w:val="00C36D35"/>
     <w:rsid w:val="00C36E93"/>
     <w:rsid w:val="00C54FBE"/>
     <w:rsid w:val="00C7045F"/>
     <w:rsid w:val="00C764C4"/>
+    <w:rsid w:val="00C94EDD"/>
     <w:rsid w:val="00C96B40"/>
     <w:rsid w:val="00CB14C8"/>
+    <w:rsid w:val="00CB1C95"/>
     <w:rsid w:val="00CB63EA"/>
     <w:rsid w:val="00CC2DC5"/>
     <w:rsid w:val="00CC6D12"/>
     <w:rsid w:val="00CD12C7"/>
     <w:rsid w:val="00CD5271"/>
     <w:rsid w:val="00CD5A0C"/>
     <w:rsid w:val="00CE7782"/>
     <w:rsid w:val="00D071C9"/>
     <w:rsid w:val="00D1059A"/>
     <w:rsid w:val="00D21E20"/>
     <w:rsid w:val="00D2509F"/>
     <w:rsid w:val="00D26DA3"/>
     <w:rsid w:val="00D370BA"/>
     <w:rsid w:val="00D401B3"/>
     <w:rsid w:val="00D4659B"/>
     <w:rsid w:val="00D562F1"/>
+    <w:rsid w:val="00D60CB5"/>
     <w:rsid w:val="00D66B54"/>
     <w:rsid w:val="00D92742"/>
     <w:rsid w:val="00DE04F8"/>
     <w:rsid w:val="00DE0AF9"/>
     <w:rsid w:val="00E22FE5"/>
     <w:rsid w:val="00E24004"/>
     <w:rsid w:val="00E2583A"/>
     <w:rsid w:val="00E41AE0"/>
     <w:rsid w:val="00E61100"/>
     <w:rsid w:val="00E66729"/>
     <w:rsid w:val="00E718B4"/>
     <w:rsid w:val="00E736A1"/>
     <w:rsid w:val="00E83188"/>
     <w:rsid w:val="00E92747"/>
+    <w:rsid w:val="00EB3E09"/>
     <w:rsid w:val="00ED42A5"/>
     <w:rsid w:val="00EF47DB"/>
     <w:rsid w:val="00EF7D72"/>
     <w:rsid w:val="00EF7DCE"/>
     <w:rsid w:val="00F00791"/>
     <w:rsid w:val="00F00C67"/>
     <w:rsid w:val="00F06AC3"/>
     <w:rsid w:val="00F06F09"/>
     <w:rsid w:val="00F127C4"/>
     <w:rsid w:val="00F24CC4"/>
     <w:rsid w:val="00F24FE6"/>
     <w:rsid w:val="00F26617"/>
     <w:rsid w:val="00F433D0"/>
+    <w:rsid w:val="00F57DD2"/>
     <w:rsid w:val="00F80999"/>
     <w:rsid w:val="00FA7F8C"/>
     <w:rsid w:val="00FC3214"/>
     <w:rsid w:val="00FD5B29"/>
     <w:rsid w:val="00FD663D"/>
     <w:rsid w:val="00FE1457"/>
     <w:rsid w:val="00FF00E5"/>
     <w:rsid w:val="00FF3B3D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145">
+    <o:shapedefaults v:ext="edit" spidmax="22529">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="173E3399"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{DA63FCE8-C474-420E-94AF-E29BD12AE4CC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -8686,50 +9230,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00EF7D72"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -8855,59 +9404,69 @@
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a9">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="aa"/>
     <w:rsid w:val="00F127C4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="aa">
     <w:name w:val="吹き出し (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a9"/>
     <w:rsid w:val="00F127C4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:kern w:val="2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ab">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00636697"/>
+    <w:pPr>
+      <w:ind w:leftChars="400" w:left="840"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.wmf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -9127,90 +9686,74 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>555</Words>
-  <Characters>134</Characters>
+  <Words>101</Words>
+  <Characters>582</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1</Lines>
+  <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>688</CharactersWithSpaces>
+  <CharactersWithSpaces>682</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>福岡県</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>